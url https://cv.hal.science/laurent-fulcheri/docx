--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent FULCHERI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3843-431X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03375019X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent FULCHERI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche MINES ParisTech - Centre PERSEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ingénieur ENSAM ParisTech (1983), DEA INPG (1985), docteur de l’Université de Perpignan (1988), HDR Université de Perpignan (2003). Enseignant Chercheur MINES ParisTech depuis 1989, Responsable de la Spécialité Doctorale &amp;quot;Energétique et Procédés&amp;quot; ED SMI 432 Sciences des métiers de l'ingénieur depuis Janvier 2013, membre du Conseil de l'ED SMI 432, Professeur Honoraire à la &amp;quot;School of Engineering, University of Kwazulu-Natal Howard college campus&amp;quot; depuis Janvier 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche : procédés de conversion par voie plasma, écoulements plasma réactifs, conversion thermochimique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement : effet de serre, agrocarburants, transferts thermiques, procédés plasma, décarbonation de l'énergie et des combustibles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent FULCHERI was born in France in 1960. Graduated from Ecole Nationale Supérieure d'Arts et Métiers (ENSAM-ParisTech) in 1983, he got a DEA (Master degree) from INP-Grenoble in 1984, a Ph.D. in 1989 and the Habilitation degree in 2003. He joined Ecole des Mines de Paris (MINES ParisTech) in 1989 as a Senior Researcher, became head of the Plasma Group in 1995, Maître de Recherche in 2007 and Directeur de Recherche (Full Professor) in 2013. In charge of PhD Doctorate school department &amp;quot;Energy and Processes&amp;quot; since January 2013, Honorary Professor at School of Engineering, University of Kwazulu-Natal Howard college campus since January 2016. He has been supervising more than 15 PhD students. His field of research covers the development of thermal and non-thermal plasma processes for energy and environmental issues. These researches are focusing on fossil and renewable hydrocarbon conversion including: cracking, assisted combustion, reforming, gasification, Gas To Liquid conversion, nanostructures production. Laurent FULCHERI is a specialist of CFD and MHD modeling in the service of thermochemical processing and plasma assisted reactive flows analysis. He has around sixty papers published in peer review journals and thirteen patents (seven of them with worldwide extension) and participated to a number of international conferences as invited speaker. He participated in many R&D EC projects as partner as well as coordinator.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiesel surrogate and ethane evaluation for green carbon black and turquoise hydrogen synthesis via thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruthi Dasappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mason Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 302, pp.118149. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2024.118149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based conversion of methane into hydrogen and carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.100973. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2024.100973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on hydrogen sulfide removal: From catalytic oxidation to plasma-assisted treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gracian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nastasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 364, pp.143174. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature dust formation in carbon-rich astrophysical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02393-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04792202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of DC and AC Arc Plasma at High Pressures Above Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (2), pp.687-720. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-024-10457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal plasma-driven looping for metal scrap processing with hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohsen Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid C. Christo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard F. Rolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Shabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Nghiep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 299, pp.117800. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientating the plasma-catalytic conversion of CO2 and CH4 toward liquid products by using a composite catalytic bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Georgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 650, pp.119015. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2022.119015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of greenhouse gases to synthetic fuel using a sustainable cyclic plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Christo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-efficient plasma methane pyrolysis process for high yields of carbon black and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Hardman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of K-promoter use in iron-based plasma-catalytic conversion of CO2 and CH4 into higher value products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongqi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 663, pp.119315. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetics simulation of plasma-catalytic dry reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 574, pp.112017. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2023.112017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why turquoise hydrogen will Be a game changer for the energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Frenklach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (61), pp.25831-25848. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal plasma-aided chemical looping carbon dioxide dissociation for fuel production from aluminium particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Christo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.115413. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-plasma-assisted renewable hydrogen and solid carbon production from ionic liquid-based biogas upgrading: A process intensification study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Duc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Nghiep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.108777. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis of methane-to-hydrogen-to-ammonia conversion by integration of high-temperature plasma and non-thermal plasma processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Osorio-Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Van'T Veer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Duc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.116095. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène « turquoise » par pyrolyse du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Août 2024 (4), pp.125-135. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.224.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrolyse du méthane : de l’hydrogène « gris » à l’hydrogène « turquoise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri‐fold process integration leveraging high‐ and low‐temperature plasmas: From biomass to fertilizers with local energy and for local use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Manufacturing and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/amp2.10081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas upgrading using ionic liquid [Bmim][PF6] followed by thermal-plasma-assisted renewable hydrogen and solid carbon production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Duc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang Sik Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Nghiep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Young Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.08.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène décarboné : la troisième voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.099.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct conversion of CO2 and CH4 into liquid chemicals by plasma-catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.118228. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.118228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode in ‘Kvaerner-type’ torch: II. Dynamics and stability at 20 bar pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (14), pp.145202. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaff45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 588, pp.117269. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2019.117269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal plasma treatment of volatile organic compounds: A predictive model based on experimental data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 364, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.01.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode in ‘Kvaerner-type’ torch: part I. Dynamics at 1 bar pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.135202. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaff3c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying chemical engineering concepts to non-thermal plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (6), pp.Article 065512. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-6272/aab301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solution for the Electric Arc dynamics and Heat Transfer when Exposed to a Magnetic Cross-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (6), 062002-062002-11 - Paper No: HT-17-1068. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4038602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Plasma Electro-Burner Concept for Biomass and Waste Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (8), pp.2791-2805. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9829-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane by thermal plasma for the production of hydrogen and high value-added carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (47), pp.28140-28156. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the dynamics of AC and DC plasma arcs exposed to cross-fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), 065203 (14pp). </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa540e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for the determination of current-voltage characteristics of a high pressure hydrogen plasma arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (7), pp.073302. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4976572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives dans l'étude de la dynamique des arcs AC et DC soumis à des champs transversaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/jitipee.v3i2.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of VOC degradation and electro-hydrodynamic pumping actions in a surface dielectric barrier discharge reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 309, pp.471 - 479. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Method for the Computation of the Parameter Rs of the Net Emission Coefficient Approximation Approach for Determining the Electrical and Thermal Characteristics of Plasma Arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (44), pp.Article number 445202. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa8af0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Flow Modeling of a Three-Phase AC Plasma Torch Working With Air Using a Stationary Source Domain With Gas Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (6), pp.996-1008. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2016.2556720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature and Pressure on Carbon Black Size Distribution during Allothermal Cracking of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Trelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.26-40. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2015.1123214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.56-63. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/17/1/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry reforming of methane in a tip–tip arc discharge reactor at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (8), pp.3388-3401. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Phase AC Arc Plasma Systems: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.565-585. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-015-9619-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD Modeling of the Tip-to-Plane Plasma Arc Behaviour at Very High Pressure in CF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-014-9593-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 100 kW plasma torch for plasma assisted combustion of low heating value fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550 (1), pp.Article number 012018. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady state analysis of free-burning arcs in a 3-Phase AC plasma torch: comparison between parallel and coplanar electrode configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.article 065011. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the formation of higher fluorocarbons from CF 4 by a tip-tip electrical arc discharge at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 166, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons synthesis from syngas by very high pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 241, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison Between MHD Modeling and Experimental Results in a 3-Phase AC Arc Plasma Torch: Influence of the Electrode Tip Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.975-996. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-014-9536-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on argon plasma jets at atmospheric pressure in ambient air excited by surface waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoquan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.911 - 916. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2295837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Unsteady State MHD Modeling of a 3-Phase AC Hot Graphite Electrodes Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.491-515. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-013-9438-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Carbon Dioxide Dissociation as a New Route for Syngas Production: A Comparative Review and Potential of Plasma-Based Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D’argenlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (5), pp.2712-2722. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef301991d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetohydrodynamic modelling of a dc low-current plasma arc batch reactor at very high pressure in helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (14), 145203 - 12 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/14/145203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of tetrafluoromethane as a plasma gas in a very high pressure/low current dc batch reactor by means of 3D MHD modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (35), pp.Article number355206. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/35/355206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed Video Camera and Electrical Signal Analyses of Arcs Behavior in a 3-Phase AC Arc Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (4), pp.779-796. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-013-9458-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste Gasification by Thermal Plasma: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.421-439. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-013-9201-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the carbon precursor, carbon feed rate and helium gas flow rate on the synthesis of fullerenes from carbon powder in an entrained flow 3-phase AC plasma reactor operating at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (12), pp.4524-4533. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD modelling of low current-high voltage dc plasma torch under restrike mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delalondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.25204-25212. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/2/025204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative treatment and characterization of plasma carbon blacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Grzyb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.210-224. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15363831003721732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Unsteady MHD Modeling of a Low-Current High-Voltage Nontransferred DC Plasma Torch Operating With Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delalondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (9), pp.1889-1899. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2160208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Axisymmetric Coupled Computational Fluid Dynamics–Kinetics Modeling of a Nonthermal Arc Plasma Torch for Diesel Fuel Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (7), pp.2833-2840. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef200471r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature distribution in a plasma pilot reactor for carbon black production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.283-291. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v15.i4.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust gas fuel reforming of Diesel fuel by non-thermal arc discharge for NOx trap regeneration application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef101674r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of hydrocarbons synthesis from syngas by a tip-tip electrical discharge at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (5), pp.663-679. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-011-9316-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental electrical characterization of a low-current tip-tip arc discharge in helium atmosphere at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Traisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (4), pp.045010. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/4/045010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol and E85 reforming assisted by a non-thermal arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.2607-2613. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef100022r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Stages Modeling of n-Octane Reforming Assisted by a Nonthermal Arc Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (10), pp.4931-4936. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef900475x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterisation of very high pressure AR/H-2 low current arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (1), pp.Pages 71-76. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium nitrogen DC-arc plasma treatment of TiO2 nanopowder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.Pages 256-260. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2009.J035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-thermal plasma process for the gas phase synthesis of carbon nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Moreno-Couranjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (10), pp.Pages 2310-2321. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of titania nanoparticles using a compact nonequilibrium plasma torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (9), pp.Pages 7343-7345. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.47.7343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on gasoline reforming assisted by nonthermal arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.556-560. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef700540v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics and kinetics analysis of gasoline reforming assisted by arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.1888-1893. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef700665f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a volumetric method - experimental test bench for hydrogen storage characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (12), pp.1846-1854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acomparative study of non thermal plasma assisted reforming technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (14), pp.2848-2857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and electricel characterisation of a low current-high voltage compact arc plasma torch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, page 183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanostructures production by gas-phase plasma processes at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (8), pp.Pages 2361-2374. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/40/8/S16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle contribution to the radiative heat transfer in a plasma reactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v10.i1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 3-phase a.c. free burning arc plasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (2), pp.156-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made carbon nanomateriels for bulk applications via high-intensity arc plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (Sup. 1), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-200039210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use non thermal plasma for hydrocarbon reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106 (1), p. 59-71. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2004.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Carbon Nanotubes and Other Nanostructures Via Continuous 3‐Phase AC Plasma Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (3), pp.571-581. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-200026940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbon nanotubes and nano-necklaces by thermal plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (12-13), pp.2543-2549. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2004.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of simple particle-radiation coupling models applied on a plasma black process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (4), pp.Pages 603-623. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-004-7935-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Processing of carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (1), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v8.i1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Modeling of a plasma reactor for the production of nano-sized carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (2), p.139-144. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i2.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (2), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6223(01)00169-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Black processing by thermal plasma. Analysis of the particle formation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56, pp.2123-2132. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fullerene production in a 3-phase AC plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F.P. Chibante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (6), pp.797-803. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6223(99)00153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electromagnetic forces on momentum and heat transfer in a 3-Phase ac Plasma Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Arne Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (1), pp.69-89. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021855916566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a 3-Phase AC Plasma system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between New Carbon Nanostructures Produced by Plasma with Industrial Carbon Black Grades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (3), pp.491-503. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From methane to hydrogen, carbon black and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Schwob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20 (3), pp.197 - 202. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0360-3199(94)E0022-Q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaufage des bâtiments : intermittence et lois de régulation en boucle ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (384), pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD Modelling of a Hydrogen Three-Phase AC Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Thermal Plasma Methane Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy study of a pulsed DC powered CO2/CH4 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25), 21st - 26th May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of plasma-catalytic dry reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High yield direct synthesis of liquid organics from CO2 and CH4 in a plasma-catalysis packed bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation Directe du Gaz Naturel par Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Energie et géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation Directe du Gaz Naturel par Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia bEARTHdays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation Directe du Méthane par Plasma Thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydrogène décarboné : enjeux et solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Theory for Cathode Jets in Plasma Arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.Conférence 1, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane by thermal plasma for the co production of hydrogen and carbon nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Finite-Element-Finite-Volume Method for Thermal Arc Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.conference 1, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Black production by gas-phase atmospheric thermal plasma processing: a new disruptive production method ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode: dynamics and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives dans l'étude des arcs AC et DC soumis à des champs transversaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie chimique appliqué au développement d’un réacteur plasma non-thermique pour la destruction de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative de l'effet de la température sur l'oxydation d'un composé organique volatil par un plasma non-thermique dans l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode: dynamics and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbon blacks and fullerenes from carbonaceous wastes by 3-phase AC thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour l'analyse du comportement dynamique des arcs électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Plasma &amp; Energie, CIPE III 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Diego Suarez, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane by thermal plasma for the co synthesis of carbon black and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th High Tech Plasma Processes - HTPP 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GEC 2016, Workshop on Electrical to Chemical Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects in a 3D stationary flow modelling of a three-phase AC plasma torch operating in air and devoted to biomass treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference o Gas Discharge and Their Applications GD2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new electro-burner concept for biomass and waste combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted conversion of of hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque C4PO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint Étienne de Tinée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Arc Model (CAM) d’un plasma d’hydrogène à courant continu : influence du rayonnement de l’arc et de la très haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et de chaleur dans une torche plasma triphasée fonctionnant sous hydrogène : influence du rayonnement et de la très haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la formation des nanoparticules de carbone pendant la décomposition thermique du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Trelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Arc Model of DC Hydrogen Arc Plasma: Influence Of Radiation and Very High Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modelling in a three-phase AC hydrogen plasma torch: Influence of radiation and very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD flow modelling inside a three phase AC plasma torch working with air: influence of air radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of plasma assisted combustion of low Heating Value biomass with a three phase AC plasma torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th US combustion meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central States Section of the Combustion Institute, May 2015, Cinicinnati, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation CFD de l’écoulement dans une torche plasma triphasée de 100 Kw fonctionnant à l’air : influence du rayonnement de l’arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Study of Carbon Nanoparticle Formation during Thermal Decomposition of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Trelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 kW three-phase plasma torch for low LHV fuel valorisation and other applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion thermochimique d'hydrocarbures assistée par plasma au service de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Internationnal Plasma &amp; Energie, CIPE2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.Article number 012041, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted conversion of hydrocarbons for a green and envirionmental friendly energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas for Environmental Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Solvay, Mar 2014, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of arcs behavior in a 3-Phase AC arc plasma torch with hot graphite electrodes: comparison with MHD modeling results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du mouvement des arcs dans une torche plasma triphasée à électrodes en graphite par camera rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of a 3-phase plasma torch with parallel electrodes, comparison with coplanar electrodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un électro-bruleur industriel doté d'une torche à arc triphasée pour la valorisation énergétique de combustibles à faible pouvoir calorifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale du comportement des arcs dans une torche plasma triphasée à arcs avec des électrodes chaudes en graphite : comparaison avec les résultats issus de la modélisation MHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation MHD 3D d'une torche plasma triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD unsteady state modeling of a high voltage - low current plasma torch operating with air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delalondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Plasma Chemistry - ISPC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of exhaust gas fuel reforming of Diesel fuel by a non-thermal arc discharge for syngas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Plasma Chemistry - ISPC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of Diesel fuel reforming by a non-thermal arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry (ISPC-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of non-thermal arc discharge assisted reforming of gasoline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 AIChE Spring National Meeting and 5th Global Congress on Process Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Tampa, United States. 9 p. - ISBN 978-081691052-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazéification par plasma : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie plasma triphasée pour la synthèse de fullerenes en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la géométrie d'une torche plasma pour le réformage de l'essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode sheath model for an argon free burning arc discharge at very high pressure and low intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science, 2008. ICOPS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. p1-1 - ISBN 978-1-4244-1929-6, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of an argon free burning arc discharge at very high pressure and low-intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science, 2008. ICOPS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. p1-1 - ISBN 978-1-4244-1929-6, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a low current-high voltage air arc discharge at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG, International conference on phenomena in ionised gases,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic. p. 1177-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium plasma assisted hydrogen production : state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ICPIG Internatinal conference on phenomena in ionised gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic. p. 1177-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted fuel reforming for on-board hydrogen rich gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Breysse Carrabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Allidières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guichardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Hydrogen Energy Conference 2006, WHEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.Pages 1019-1023 - ISBN 9781622765409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle contribution to the radiative heat transfer in a plasma reactor : continuum approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry, ISCP 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted fuel reforming for on-board hydrogen rich gaz production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd European Hydrogen Energy Conference EHEC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Zaragoza, Spain. pp.P. 79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbon nanomaterials by thermal arc plasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry ISPC 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada. p. 784-785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle contribution to the radiative heat transfer in an plasma reactor : continuum approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conférence on Computational Heat and Mass Transfer CHMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris-Cachan, France. pp.1322-1324, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v10.i1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Mass Production of fullerenes and fullerenic nano particles by 3-phases AC plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 NSTI Nanotechnology Conference and Trade Show "Nanotech 2005"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Anaheim, United States. p.201-204 - ISBN 0-976985-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of a low current-high voltage compact arc plasma torch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry ISPC 17,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Mass Production of Carbon Nanotubes by 3-Phase AC Plasma Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 NSTI Nanotechnology Conference and Trade Show, Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States. p. 228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made carbon nanomaterials for bulk applications via high intensity arc plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'une décharge glissante pour l'étude de son alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of carbon nanostructures by thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 227th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Processing of carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Thermal Plasma Processes conference (TPP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Strasbourg, France. p. 47-53 - ISBN 1-56700-192-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of carbon nanostructures ranging from carbon black over fullrenes to nanotubes by thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International symposium on plasma chemistry (ISPC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by three phase plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Thermal Plasma Processes Conference TPP7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Strasbourg, France. p. 327-332 - ISBN 1-56700-192-0, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM and STS investigation of few wall carbon nanotubes containing non-hexagonal carbon rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Osvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Geza I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapaszto Levente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Gyulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Gran Canaria, Spain. p.587-593, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.498988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the motion of a Three-phase plasma arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International symposium on plasma Chemistry (ISPC-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon black, fullerene and carbon nanotube production by thermal plamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gas phase formation and destruction of carbon based nanoparticles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, St Jacut de la mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OES characterization of particulate plasma flow for nanotubes synthesis from powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on plasma chemistry (ISPC-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un réacteur plasma pour la synthèse de nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Production of Fullerenes and other carbon nanomaterials on a semi-industrial scale using plasma technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Winter school on Electronic Properties of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Kirchberg, Austria. p.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality and performance of carbon black from plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical society, Rubber division meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Cleveland - Ohio, United States. p.891-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production continue de nanotubes et autres nanostructures de carbone à une échelle semi-industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting GDR N°1752</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance in the development of the 3-phase AC plasma technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Black world 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Forms of nanostructured carbon materials for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montreal, Canada. 11 p. CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirs de carbone, fullerenes et nanotubes par un procédé plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe français d'étude de carbone (GFEC 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Autrans, France. pp.GFEC 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling of a plasma process for carbon black production. Influence of carbon soot on the heat and mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Plasma Chemistry, ISPC15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Orléans, France. p.3181-31-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling of a plasma reactor for production of carbon nanostructures. Influenceof the absorption coefficient on the heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Thermal Plasma Processes Confernce (TPP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Strasbourg, France. p.389-394 - ISBN 1-56700-165-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulateur flou pour la gestion optimisée des systèmes de climatisation par stockage de glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000, Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiseur d'intermittence par logique floue adapté aux systèmes de chauffage électrique dans les bâtiments collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000 - Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on carbon black</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Mulhouse, France. p.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertech Confernces, Carbon Black World 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, San Antonio - Texas, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Carbon Black : a new carbon nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2 (2nd European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France. pp.CD-ROM n°093-00004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma technology for carbon black production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Carbon Black World 99"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Padoue, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of submicron particles in a plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Bergstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Arne Bakken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th Symposium on Plasma Chemistry (ISPC 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. p.2271-2276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance in the 3-phase plasma technology for the production of carbon black and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Plasma Chemistry (ISPC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. p.2161-2166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass balance on a pilot plasma reactor for carbon compound synthesis from hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 317-324, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/ITPPC-1996.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the arc motion on the hydrodynamic flow in a three-phase AC plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIth ICPIG - International Conference on Phenomena in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Toulouse, France. p. 124-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un procédé plasma pour la synthèse de carbones structurés par pyrolyse d'hydrocarbures à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédés en Conditions Extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Paris, France. p. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma blacks. Outlook for the production of special blacks for new market applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Black World 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, San Antonio, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the analysis of the 3-phase AC plasma reactor for carbon black production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Beijing, China. pp.Pages 1925-1930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the behavior of the arcs in a three phase AC plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC-13 - 13th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Beijing, China. p. 219-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 3-phase A.C. plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blin-Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Motion of AC and DC Plasma Arcs under Transverse Cross-Fields: An Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Carbon Blacks from HDPE plastic by 3-phase AC thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma chemistry and plasma reactors for turquoise hydrogen and carbon nanomaterials production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Maestri - Laboratory of Catalysis and Catalytic Processes, Department of Energy, Politecnico di Milano, Milano, Italy; Matteo Pelucchi - CRECK Modeling Lab, Department of Chemistry, Materials and Chemical Engineering, Politecnico di Milano, Milano, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turquoise Hydrogen: An Effective Pathway to Decarbonization and Value Added Carbon Materials -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-317, 2023, Advances in Chemical Engineering, 978-0-323-95774-8. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.ache.2023.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for thermal cracking of hydrocarbons and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017050704. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for generating hydrogen by fuel reforming using electric discharge generating plasma, comprises first cylindrical element within which reactive mixture flows, second element forming electrode tip, and continuous current generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2937029. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing synthetic fuels constituted of hydrocarbons partially oxygenated comprises subjecting reaction gas mixture containing carbon and hydrogen to electric discharge inside reaction chamber and cooling and extracting the fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2941942. 2010, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and Method for Converting Carbon Containing Feedstock into Carbon Containing Materials Having a Defined Nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2009142250. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for the Generation of Electric Power On-Board a Motor Vehicle Which is Equipped with a Fuel Cell and Associated Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2009246568. 2009, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de reformage pour véhicule automobile et générateur d'électricité mettant en oeuvre ce dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 0510272. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de production d'un plasma pour un reformeur multi-carburant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05 52102. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de Plasma et dispositif de reformage d'hydrocarbures pourvu d'un tel générateur de plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0509731. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de production d'hydrogène à partir d'hydrocarbures ou de composés hydrocarbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0552304. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de Génération d'énergie électrique embarqué sur un véhicule automobile équipé d'une pile à combustible et procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2006061533. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of carbon-containing hydrogenated residue obtained during production of fullerene and carbon nanostructures, comprises functionalizing the residue by introducing chemical substituents during or following the production + Verfahren zur Weiterverarbeitung des bei der Fulleren- und Kohlenstoff-Nanostrukturen-Herstellung anfallenden Rückstandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grunberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germany, Patent n° : DE102005019301. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures de Carbone par Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00550503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent FULCHERI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3843-431X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03375019X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent FULCHERI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche MINES ParisTech - Centre PERSEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ingénieur ENSAM ParisTech (1983), DEA INPG (1985), docteur de l’Université de Perpignan (1988), HDR Université de Perpignan (2003). Enseignant Chercheur MINES ParisTech depuis 1989, Responsable de la Spécialité Doctorale &amp;quot;Energétique et Procédés&amp;quot; ED SMI 432 Sciences des métiers de l'ingénieur depuis Janvier 2013, membre du Conseil de l'ED SMI 432, Professeur Honoraire à la &amp;quot;School of Engineering, University of Kwazulu-Natal Howard college campus&amp;quot; depuis Janvier 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche : procédés de conversion par voie plasma, écoulements plasma réactifs, conversion thermochimique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement : effet de serre, agrocarburants, transferts thermiques, procédés plasma, décarbonation de l'énergie et des combustibles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent FULCHERI was born in France in 1960. Graduated from Ecole Nationale Supérieure d'Arts et Métiers (ENSAM-ParisTech) in 1983, he got a DEA (Master degree) from INP-Grenoble in 1984, a Ph.D. in 1989 and the Habilitation degree in 2003. He joined Ecole des Mines de Paris (MINES ParisTech) in 1989 as a Senior Researcher, became head of the Plasma Group in 1995, Maître de Recherche in 2007 and Directeur de Recherche (Full Professor) in 2013. In charge of PhD Doctorate school department &amp;quot;Energy and Processes&amp;quot; since January 2013, Honorary Professor at School of Engineering, University of Kwazulu-Natal Howard college campus since January 2016. He has been supervising more than 15 PhD students. His field of research covers the development of thermal and non-thermal plasma processes for energy and environmental issues. These researches are focusing on fossil and renewable hydrocarbon conversion including: cracking, assisted combustion, reforming, gasification, Gas To Liquid conversion, nanostructures production. Laurent FULCHERI is a specialist of CFD and MHD modeling in the service of thermochemical processing and plasma assisted reactive flows analysis. He has around sixty papers published in peer review journals and thirteen patents (seven of them with worldwide extension) and participated to a number of international conferences as invited speaker. He participated in many R&D EC projects as partner as well as coordinator.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiesel surrogate and ethane evaluation for green carbon black and turquoise hydrogen synthesis via thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruthi Dasappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mason Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 302, pp.118149. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2024.118149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based conversion of methane into hydrogen and carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.100973. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2024.100973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature dust formation in carbon-rich astrophysical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02393-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04792202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on hydrogen sulfide removal: From catalytic oxidation to plasma-assisted treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gracian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nastasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 364, pp.143174. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of DC and AC Arc Plasma at High Pressures Above Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (2), pp.687-720. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-024-10457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal plasma-driven looping for metal scrap processing with hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohsen Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid C. Christo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard F. Rolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Shabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Nghiep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 299, pp.117800. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientating the plasma-catalytic conversion of CO2 and CH4 toward liquid products by using a composite catalytic bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Georgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 650, pp.119015. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2022.119015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-efficient plasma methane pyrolysis process for high yields of carbon black and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Hardman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of greenhouse gases to synthetic fuel using a sustainable cyclic plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Christo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of K-promoter use in iron-based plasma-catalytic conversion of CO2 and CH4 into higher value products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongqi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 663, pp.119315. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetics simulation of plasma-catalytic dry reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 574, pp.112017. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2023.112017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why turquoise hydrogen will Be a game changer for the energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Frenklach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (61), pp.25831-25848. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal plasma-aided chemical looping carbon dioxide dissociation for fuel production from aluminium particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Christo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.115413. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-plasma-assisted renewable hydrogen and solid carbon production from ionic liquid-based biogas upgrading: A process intensification study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Duc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Nghiep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.108777. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis of methane-to-hydrogen-to-ammonia conversion by integration of high-temperature plasma and non-thermal plasma processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Osorio-Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Van'T Veer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Duc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.116095. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène « turquoise » par pyrolyse du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Août 2024 (4), pp.125-135. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.224.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri‐fold process integration leveraging high‐ and low‐temperature plasmas: From biomass to fertilizers with local energy and for local use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Manufacturing and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/amp2.10081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrolyse du méthane : de l’hydrogène « gris » à l’hydrogène « turquoise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas upgrading using ionic liquid [Bmim][PF6] followed by thermal-plasma-assisted renewable hydrogen and solid carbon production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Duc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang Sik Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Nghiep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Young Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.08.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène décarboné : la troisième voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.099.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct conversion of CO2 and CH4 into liquid chemicals by plasma-catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.118228. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.118228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode in ‘Kvaerner-type’ torch: II. Dynamics and stability at 20 bar pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (14), pp.145202. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaff45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 588, pp.117269. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2019.117269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal plasma treatment of volatile organic compounds: A predictive model based on experimental data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 364, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.01.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode in ‘Kvaerner-type’ torch: part I. Dynamics at 1 bar pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.135202. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaff3c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying chemical engineering concepts to non-thermal plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (6), pp.Article 065512. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-6272/aab301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solution for the Electric Arc dynamics and Heat Transfer when Exposed to a Magnetic Cross-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (6), 062002-062002-11 - Paper No: HT-17-1068. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4038602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane by thermal plasma for the production of hydrogen and high value-added carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (47), pp.28140-28156. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Plasma Electro-Burner Concept for Biomass and Waste Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (8), pp.2791-2805. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9829-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the dynamics of AC and DC plasma arcs exposed to cross-fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), 065203 (14pp). </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa540e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for the determination of current-voltage characteristics of a high pressure hydrogen plasma arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (7), pp.073302. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4976572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives dans l'étude de la dynamique des arcs AC et DC soumis à des champs transversaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/jitipee.v3i2.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of VOC degradation and electro-hydrodynamic pumping actions in a surface dielectric barrier discharge reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 309, pp.471 - 479. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Method for the Computation of the Parameter Rs of the Net Emission Coefficient Approximation Approach for Determining the Electrical and Thermal Characteristics of Plasma Arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (44), pp.Article number 445202. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa8af0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Flow Modeling of a Three-Phase AC Plasma Torch Working With Air Using a Stationary Source Domain With Gas Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (6), pp.996-1008. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2016.2556720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature and Pressure on Carbon Black Size Distribution during Allothermal Cracking of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Trelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.26-40. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2015.1123214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.56-63. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/17/1/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD Modeling of the Tip-to-Plane Plasma Arc Behaviour at Very High Pressure in CF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-014-9593-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry reforming of methane in a tip–tip arc discharge reactor at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (8), pp.3388-3401. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Phase AC Arc Plasma Systems: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.565-585. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-015-9619-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 100 kW plasma torch for plasma assisted combustion of low heating value fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550 (1), pp.Article number 012018. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady state analysis of free-burning arcs in a 3-Phase AC plasma torch: comparison between parallel and coplanar electrode configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.article 065011. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the formation of higher fluorocarbons from CF 4 by a tip-tip electrical arc discharge at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 166, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons synthesis from syngas by very high pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 241, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison Between MHD Modeling and Experimental Results in a 3-Phase AC Arc Plasma Torch: Influence of the Electrode Tip Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.975-996. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-014-9536-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on argon plasma jets at atmospheric pressure in ambient air excited by surface waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoquan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.911 - 916. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2295837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Unsteady State MHD Modeling of a 3-Phase AC Hot Graphite Electrodes Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.491-515. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-013-9438-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Carbon Dioxide Dissociation as a New Route for Syngas Production: A Comparative Review and Potential of Plasma-Based Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D’argenlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (5), pp.2712-2722. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef301991d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetohydrodynamic modelling of a dc low-current plasma arc batch reactor at very high pressure in helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (14), 145203 - 12 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/14/145203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed Video Camera and Electrical Signal Analyses of Arcs Behavior in a 3-Phase AC Arc Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (4), pp.779-796. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-013-9458-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of tetrafluoromethane as a plasma gas in a very high pressure/low current dc batch reactor by means of 3D MHD modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (35), pp.Article number355206. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/35/355206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste Gasification by Thermal Plasma: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.421-439. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-013-9201-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the carbon precursor, carbon feed rate and helium gas flow rate on the synthesis of fullerenes from carbon powder in an entrained flow 3-phase AC plasma reactor operating at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (12), pp.4524-4533. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD modelling of low current-high voltage dc plasma torch under restrike mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delalondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.25204-25212. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/2/025204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative treatment and characterization of plasma carbon blacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Grzyb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.210-224. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15363831003721732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Unsteady MHD Modeling of a Low-Current High-Voltage Nontransferred DC Plasma Torch Operating With Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delalondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (9), pp.1889-1899. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2160208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Axisymmetric Coupled Computational Fluid Dynamics–Kinetics Modeling of a Nonthermal Arc Plasma Torch for Diesel Fuel Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (7), pp.2833-2840. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef200471r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature distribution in a plasma pilot reactor for carbon black production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.283-291. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v15.i4.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust gas fuel reforming of Diesel fuel by non-thermal arc discharge for NOx trap regeneration application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef101674r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of hydrocarbons synthesis from syngas by a tip-tip electrical discharge at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (5), pp.663-679. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-011-9316-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental electrical characterization of a low-current tip-tip arc discharge in helium atmosphere at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Traisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (4), pp.045010. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/4/045010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol and E85 reforming assisted by a non-thermal arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.2607-2613. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef100022r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Stages Modeling of n-Octane Reforming Assisted by a Nonthermal Arc Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (10), pp.4931-4936. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef900475x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterisation of very high pressure AR/H-2 low current arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (1), pp.Pages 71-76. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium nitrogen DC-arc plasma treatment of TiO2 nanopowder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.Pages 256-260. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2009.J035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-thermal plasma process for the gas phase synthesis of carbon nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Moreno-Couranjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (10), pp.Pages 2310-2321. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of titania nanoparticles using a compact nonequilibrium plasma torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (9), pp.Pages 7343-7345. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.47.7343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on gasoline reforming assisted by nonthermal arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.556-560. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef700540v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics and kinetics analysis of gasoline reforming assisted by arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.1888-1893. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef700665f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a volumetric method - experimental test bench for hydrogen storage characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (12), pp.1846-1854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acomparative study of non thermal plasma assisted reforming technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (14), pp.2848-2857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and electricel characterisation of a low current-high voltage compact arc plasma torch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, page 183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanostructures production by gas-phase plasma processes at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (8), pp.Pages 2361-2374. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/40/8/S16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle contribution to the radiative heat transfer in a plasma reactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v10.i1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 3-phase a.c. free burning arc plasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (2), pp.156-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made carbon nanomateriels for bulk applications via high-intensity arc plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (Sup. 1), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-200039210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use non thermal plasma for hydrocarbon reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106 (1), p. 59-71. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2004.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Carbon Nanotubes and Other Nanostructures Via Continuous 3‐Phase AC Plasma Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (3), pp.571-581. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-200026940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbon nanotubes and nano-necklaces by thermal plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (12-13), pp.2543-2549. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2004.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of simple particle-radiation coupling models applied on a plasma black process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (4), pp.Pages 603-623. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-004-7935-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Processing of carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (1), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v8.i1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Modeling of a plasma reactor for the production of nano-sized carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (2), p.139-144. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i2.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (2), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6223(01)00169-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Black processing by thermal plasma. Analysis of the particle formation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56, pp.2123-2132. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fullerene production in a 3-phase AC plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F.P. Chibante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (6), pp.797-803. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6223(99)00153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electromagnetic forces on momentum and heat transfer in a 3-Phase ac Plasma Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Arne Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (1), pp.69-89. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021855916566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a 3-Phase AC Plasma system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between New Carbon Nanostructures Produced by Plasma with Industrial Carbon Black Grades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (3), pp.491-503. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From methane to hydrogen, carbon black and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Schwob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20 (3), pp.197 - 202. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0360-3199(94)E0022-Q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaufage des bâtiments : intermittence et lois de régulation en boucle ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (384), pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy study of a pulsed DC powered CO2/CH4 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25), 21st - 26th May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of plasma-catalytic dry reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD Modelling of a Hydrogen Three-Phase AC Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Thermal Plasma Methane Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High yield direct synthesis of liquid organics from CO2 and CH4 in a plasma-catalysis packed bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation Directe du Gaz Naturel par Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia bEARTHdays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation Directe du Gaz Naturel par Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Energie et géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation Directe du Méthane par Plasma Thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydrogène décarboné : enjeux et solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Theory for Cathode Jets in Plasma Arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.Conférence 1, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane by thermal plasma for the co production of hydrogen and carbon nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Finite-Element-Finite-Volume Method for Thermal Arc Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.conference 1, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Black production by gas-phase atmospheric thermal plasma processing: a new disruptive production method ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode: dynamics and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives dans l'étude des arcs AC et DC soumis à des champs transversaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie chimique appliqué au développement d’un réacteur plasma non-thermique pour la destruction de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative de l'effet de la température sur l'oxydation d'un composé organique volatil par un plasma non-thermique dans l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode: dynamics and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour l'analyse du comportement dynamique des arcs électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Plasma &amp; Energie, CIPE III 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Diego Suarez, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbon blacks and fullerenes from carbonaceous wastes by 3-phase AC thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane by thermal plasma for the co synthesis of carbon black and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th High Tech Plasma Processes - HTPP 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects in a 3D stationary flow modelling of a three-phase AC plasma torch operating in air and devoted to biomass treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference o Gas Discharge and Their Applications GD2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GEC 2016, Workshop on Electrical to Chemical Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new electro-burner concept for biomass and waste combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted conversion of of hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque C4PO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint Étienne de Tinée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et de chaleur dans une torche plasma triphasée fonctionnant sous hydrogène : influence du rayonnement et de la très haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Arc Model (CAM) d’un plasma d’hydrogène à courant continu : influence du rayonnement de l’arc et de la très haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modelling in a three-phase AC hydrogen plasma torch: Influence of radiation and very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD flow modelling inside a three phase AC plasma torch working with air: influence of air radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la formation des nanoparticules de carbone pendant la décomposition thermique du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Trelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Arc Model of DC Hydrogen Arc Plasma: Influence Of Radiation and Very High Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation CFD de l’écoulement dans une torche plasma triphasée de 100 Kw fonctionnant à l’air : influence du rayonnement de l’arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of plasma assisted combustion of low Heating Value biomass with a three phase AC plasma torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th US combustion meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central States Section of the Combustion Institute, May 2015, Cinicinnati, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Study of Carbon Nanoparticle Formation during Thermal Decomposition of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Trelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 kW three-phase plasma torch for low LHV fuel valorisation and other applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion thermochimique d'hydrocarbures assistée par plasma au service de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Internationnal Plasma &amp; Energie, CIPE2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.Article number 012041, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted conversion of hydrocarbons for a green and envirionmental friendly energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas for Environmental Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Solvay, Mar 2014, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of arcs behavior in a 3-Phase AC arc plasma torch with hot graphite electrodes: comparison with MHD modeling results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du mouvement des arcs dans une torche plasma triphasée à électrodes en graphite par camera rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of a 3-phase plasma torch with parallel electrodes, comparison with coplanar electrodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un électro-bruleur industriel doté d'une torche à arc triphasée pour la valorisation énergétique de combustibles à faible pouvoir calorifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale du comportement des arcs dans une torche plasma triphasée à arcs avec des électrodes chaudes en graphite : comparaison avec les résultats issus de la modélisation MHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation MHD 3D d'une torche plasma triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD unsteady state modeling of a high voltage - low current plasma torch operating with air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delalondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Plasma Chemistry - ISPC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of exhaust gas fuel reforming of Diesel fuel by a non-thermal arc discharge for syngas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Plasma Chemistry - ISPC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of Diesel fuel reforming by a non-thermal arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry (ISPC-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of non-thermal arc discharge assisted reforming of gasoline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 AIChE Spring National Meeting and 5th Global Congress on Process Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Tampa, United States. 9 p. - ISBN 978-081691052-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazéification par plasma : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie plasma triphasée pour la synthèse de fullerenes en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la géométrie d'une torche plasma pour le réformage de l'essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of an argon free burning arc discharge at very high pressure and low-intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science, 2008. ICOPS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. p1-1 - ISBN 978-1-4244-1929-6, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode sheath model for an argon free burning arc discharge at very high pressure and low intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science, 2008. ICOPS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. p1-1 - ISBN 978-1-4244-1929-6, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium plasma assisted hydrogen production : state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ICPIG Internatinal conference on phenomena in ionised gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic. p. 1177-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a low current-high voltage air arc discharge at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG, International conference on phenomena in ionised gases,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic. p. 1177-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted fuel reforming for on-board hydrogen rich gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Breysse Carrabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Allidières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guichardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Hydrogen Energy Conference 2006, WHEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.Pages 1019-1023 - ISBN 9781622765409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle contribution to the radiative heat transfer in a plasma reactor : continuum approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry, ISCP 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbon nanomaterials by thermal arc plasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry ISPC 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada. p. 784-785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted fuel reforming for on-board hydrogen rich gaz production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd European Hydrogen Energy Conference EHEC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Zaragoza, Spain. pp.P. 79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle contribution to the radiative heat transfer in an plasma reactor : continuum approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conférence on Computational Heat and Mass Transfer CHMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris-Cachan, France. pp.1322-1324, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v10.i1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Mass Production of fullerenes and fullerenic nano particles by 3-phases AC plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 NSTI Nanotechnology Conference and Trade Show "Nanotech 2005"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Anaheim, United States. p.201-204 - ISBN 0-976985-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of a low current-high voltage compact arc plasma torch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry ISPC 17,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made carbon nanomaterials for bulk applications via high intensity arc plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'une décharge glissante pour l'étude de son alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Mass Production of Carbon Nanotubes by 3-Phase AC Plasma Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 NSTI Nanotechnology Conference and Trade Show, Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States. p. 228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of carbon nanostructures by thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 227th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Processing of carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of carbon nanostructures ranging from carbon black over fullrenes to nanotubes by thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International symposium on plasma chemistry (ISPC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Thermal Plasma Processes conference (TPP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Strasbourg, France. p. 47-53 - ISBN 1-56700-192-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM and STS investigation of few wall carbon nanotubes containing non-hexagonal carbon rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Osvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Geza I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapaszto Levente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Gyulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Gran Canaria, Spain. p.587-593, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.498988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by three phase plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Thermal Plasma Processes Conference TPP7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Strasbourg, France. p. 327-332 - ISBN 1-56700-192-0, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the motion of a Three-phase plasma arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International symposium on plasma Chemistry (ISPC-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon black, fullerene and carbon nanotube production by thermal plamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gas phase formation and destruction of carbon based nanoparticles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, St Jacut de la mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OES characterization of particulate plasma flow for nanotubes synthesis from powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on plasma chemistry (ISPC-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un réacteur plasma pour la synthèse de nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Production of Fullerenes and other carbon nanomaterials on a semi-industrial scale using plasma technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Winter school on Electronic Properties of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Kirchberg, Austria. p.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production continue de nanotubes et autres nanostructures de carbone à une échelle semi-industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting GDR N°1752</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality and performance of carbon black from plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical society, Rubber division meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Cleveland - Ohio, United States. p.891-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Forms of nanostructured carbon materials for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montreal, Canada. 11 p. CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance in the development of the 3-phase AC plasma technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Black world 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirs de carbone, fullerenes et nanotubes par un procédé plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe français d'étude de carbone (GFEC 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Autrans, France. pp.GFEC 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling of a plasma process for carbon black production. Influence of carbon soot on the heat and mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Plasma Chemistry, ISPC15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Orléans, France. p.3181-31-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling of a plasma reactor for production of carbon nanostructures. Influenceof the absorption coefficient on the heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Thermal Plasma Processes Confernce (TPP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Strasbourg, France. p.389-394 - ISBN 1-56700-165-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulateur flou pour la gestion optimisée des systèmes de climatisation par stockage de glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000, Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiseur d'intermittence par logique floue adapté aux systèmes de chauffage électrique dans les bâtiments collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000 - Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on carbon black</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Mulhouse, France. p.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertech Confernces, Carbon Black World 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, San Antonio - Texas, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Carbon Black : a new carbon nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2 (2nd European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France. pp.CD-ROM n°093-00004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma technology for carbon black production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Carbon Black World 99"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Padoue, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of submicron particles in a plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Bergstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Arne Bakken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th Symposium on Plasma Chemistry (ISPC 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. p.2271-2276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance in the 3-phase plasma technology for the production of carbon black and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Plasma Chemistry (ISPC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. p.2161-2166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass balance on a pilot plasma reactor for carbon compound synthesis from hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 317-324, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/ITPPC-1996.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma blacks. Outlook for the production of special blacks for new market applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Black World 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, San Antonio, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un procédé plasma pour la synthèse de carbones structurés par pyrolyse d'hydrocarbures à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédés en Conditions Extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Paris, France. p. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the arc motion on the hydrodynamic flow in a three-phase AC plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIth ICPIG - International Conference on Phenomena in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Toulouse, France. p. 124-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the analysis of the 3-phase AC plasma reactor for carbon black production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Beijing, China. pp.Pages 1925-1930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the behavior of the arcs in a three phase AC plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC-13 - 13th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Beijing, China. p. 219-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 3-phase A.C. plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blin-Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Carbon Blacks from HDPE plastic by 3-phase AC thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Motion of AC and DC Plasma Arcs under Transverse Cross-Fields: An Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma chemistry and plasma reactors for turquoise hydrogen and carbon nanomaterials production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Maestri - Laboratory of Catalysis and Catalytic Processes, Department of Energy, Politecnico di Milano, Milano, Italy; Matteo Pelucchi - CRECK Modeling Lab, Department of Chemistry, Materials and Chemical Engineering, Politecnico di Milano, Milano, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turquoise Hydrogen: An Effective Pathway to Decarbonization and Value Added Carbon Materials -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-317, 2023, Advances in Chemical Engineering, 978-0-323-95774-8. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.ache.2023.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for thermal cracking of hydrocarbons and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017050704. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for generating hydrogen by fuel reforming using electric discharge generating plasma, comprises first cylindrical element within which reactive mixture flows, second element forming electrode tip, and continuous current generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2937029. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing synthetic fuels constituted of hydrocarbons partially oxygenated comprises subjecting reaction gas mixture containing carbon and hydrogen to electric discharge inside reaction chamber and cooling and extracting the fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2941942. 2010, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and Method for Converting Carbon Containing Feedstock into Carbon Containing Materials Having a Defined Nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2009142250. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for the Generation of Electric Power On-Board a Motor Vehicle Which is Equipped with a Fuel Cell and Associated Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2009246568. 2009, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de reformage pour véhicule automobile et générateur d'électricité mettant en oeuvre ce dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 0510272. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de production d'un plasma pour un reformeur multi-carburant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05 52102. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de Plasma et dispositif de reformage d'hydrocarbures pourvu d'un tel générateur de plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0509731. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de production d'hydrogène à partir d'hydrocarbures ou de composés hydrocarbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0552304. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de Génération d'énergie électrique embarqué sur un véhicule automobile équipé d'une pile à combustible et procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2006061533. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of carbon-containing hydrogenated residue obtained during production of fullerene and carbon nanostructures, comprises functionalizing the residue by introducing chemical substituents during or following the production + Verfahren zur Weiterverarbeitung des bei der Fulleren- und Kohlenstoff-Nanostrukturen-Herstellung anfallenden Rückstandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grunberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germany, Patent n° : DE102005019301. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures de Carbone par Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00550503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EB73349"/>
+    <w:nsid w:val="34E258EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fulcheri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3843-431X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03375019X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lawson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi Dasappa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Diab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mason Mccormick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Wyse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fulcheri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dames" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2024.100973" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfei Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gracian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nastasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143174" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Dames" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Wyse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-024-10457-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04414388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohsen Sarafraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid C. Christo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard F. Rolfe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Shabani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Nghiep Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117800" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.119015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sarafraz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Christo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hessel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Hardman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongqi Ye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119315" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04414449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2023.112017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hessel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frenklach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.299" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Song" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Duc Long" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Qin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108777" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Osorio-Tejada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Van'T Veer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116095" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.224.0125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sarafraz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Burton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/amp2.10081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Sik Kim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Young Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.08.231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02907442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.099.0093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad Rohani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118228" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaff45" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117269" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.01.100" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaff3c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Takali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9829-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629530v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PLSK0HK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa540e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01473661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976572" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v3i2.141" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01589945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8af0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2556720" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Trelles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2015.1123214" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/17/1/11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01120407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Iwarere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9619-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebouvier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Iwarere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9593-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01116472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rehmet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.07.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56F3W10L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.12.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHTSWL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9536-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987168v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoquan Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2295837" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9438-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMJSM0XT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806099v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;argenlieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301991d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804554v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/14/145203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/35/355206" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00827317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9458-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7NLVBPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786123v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9201-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQHT5GN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00655795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delalondre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fresnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/2/025204" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/644AD093B4428C551CFBC75908579E87D5EE7665/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363831003721732" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00623649v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2160208" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200471r" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ravary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Badie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i4.40" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101674r" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mourard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-011-9316-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11JWQT66-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506536v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/4/045010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBH7FRZW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506670v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petitpas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darmon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100022r" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Rollier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900475x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i1.50" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359177v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.J035" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno-Couranjou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J328LHW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505942v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Wei Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.7343" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505974v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef700540v" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SHV931C1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505970v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef700665f" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GQHVJB38-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125711v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212236v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196356v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/8/S16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v10.i1.40" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091946v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Xia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruenberger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018567v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200039210" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.09.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82X8JD06-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528743v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Gruenberger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebiu Grivei" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200026940" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528754v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.05.037" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2KT0RT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00550448v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#232;me" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-7935-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LR23XH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528697v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v8.i1.70" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529673v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Badie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.70" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529749v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bakken" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i2.20" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529703v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.80" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542338v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(01)00169-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5TXCFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536936v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00486-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8H21JS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Schwob" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. Chibante" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(99)00153-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK9QD22-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542379v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arne Bakken" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021855916566" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BZVTW9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545990v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249591v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997137" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E764A887B0428BB85716801B51FDD72BAA5013E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425269v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0360-3199(94)E0022-Q" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPGGBRMT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559356v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mouel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413029v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413043v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04412989v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04412929v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458205v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02470318v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458345v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458322v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458288v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980126v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980143v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980117v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980138v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524618v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505662v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505657v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328472v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427398v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436133v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436118v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01381269v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328475v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578989v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144644v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144415v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144387v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159702v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159694v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159674v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159351v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144354v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159690v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058084v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101784v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058080v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012041" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954920v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804645v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954917v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804644v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804642v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804640v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617432v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805347v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677262v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805353v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805356v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805358v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506253v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590640" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506257v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590715" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222739v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222729v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526494v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duval" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00813627v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Junker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Breysse Carrabeuf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allidi&#232;res" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guichardot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022693v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101989v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022690v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022691v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527281v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022695v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805931v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806865v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517156v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Salanne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806892v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806879v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529785v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529981v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805974v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530514v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Osvath" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Geza I." TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapaszto Levente" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Gyulai" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.498988" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530057v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806251v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529957v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806244v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534060v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534278v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806224v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533828v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534037v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537112v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537116v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615292v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615294v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542343v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542345v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538960v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544835v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544857v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Bergstr&#248;m" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00543983v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617094v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ITPPC-1996.380" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806203v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806172v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661137v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806195v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806209v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617095v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524608v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524628v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413095v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-chemical-engineering/vol/61/suppl/C" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2023.05.001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04069686v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802108v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802106v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802174v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802115v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudjemmaa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duval-Brunel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Planas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527427v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudjemaa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527400v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527423v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527412v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527430v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527165v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grunberger" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550503v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fulcheri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3843-431X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03375019X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lawson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi Dasappa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Diab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mason Mccormick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Wyse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fulcheri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dames" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2024.100973" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfei Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gracian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nastasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Dames" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Wyse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-024-10457-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04414388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohsen Sarafraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid C. Christo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard F. Rolfe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Shabani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Nghiep Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117800" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.119015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Hardman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sarafraz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Christo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hessel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.272" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongqi Ye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119315" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04414449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2023.112017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hessel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frenklach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.299" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Song" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Duc Long" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Qin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108777" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Osorio-Tejada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Van'T Veer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116095" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.224.0125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sarafraz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Burton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/amp2.10081" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Sik Kim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Young Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.08.231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02907442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.099.0093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad Rohani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118228" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaff45" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117269" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.01.100" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaff3c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PLSK0HK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Takali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9829-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa540e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01473661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976572" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v3i2.141" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01589945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8af0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2556720" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Trelles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2015.1123214" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/17/1/11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebouvier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Iwarere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9593-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01120407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Iwarere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9619-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01116472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rehmet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.07.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56F3W10L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.12.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHTSWL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9536-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987168v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoquan Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2295837" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9438-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMJSM0XT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806099v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;argenlieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301991d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804554v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/14/145203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00827317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9458-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7NLVBPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861386v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/35/355206" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786123v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9201-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQHT5GN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00655795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delalondre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fresnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/2/025204" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/644AD093B4428C551CFBC75908579E87D5EE7665/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363831003721732" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00623649v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2160208" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200471r" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ravary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Badie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i4.40" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101674r" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mourard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-011-9316-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11JWQT66-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506536v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/4/045010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBH7FRZW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506670v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petitpas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darmon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100022r" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Rollier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900475x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i1.50" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359177v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.J035" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno-Couranjou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J328LHW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505942v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Wei Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.7343" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505974v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef700540v" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SHV931C1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505970v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef700665f" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GQHVJB38-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125711v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212236v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196356v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/8/S16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v10.i1.40" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091946v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Xia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruenberger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018567v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200039210" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.09.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82X8JD06-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528743v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Gruenberger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebiu Grivei" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200026940" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528754v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.05.037" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2KT0RT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00550448v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#232;me" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-7935-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LR23XH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528697v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v8.i1.70" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529749v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bakken" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i2.20" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Badie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.70" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529703v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.80" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542338v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(01)00169-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5TXCFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536936v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00486-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8H21JS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Schwob" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. Chibante" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(99)00153-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK9QD22-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542379v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arne Bakken" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021855916566" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BZVTW9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545990v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249591v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997137" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E764A887B0428BB85716801B51FDD72BAA5013E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425269v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0360-3199(94)E0022-Q" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPGGBRMT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559356v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mouel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04412989v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04412929v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413029v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458205v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02470318v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458288v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980126v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980143v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980117v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980138v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524618v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505662v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505657v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427398v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328472v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436133v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01381269v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436118v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328475v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578989v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144415v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144644v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159694v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159674v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144387v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159702v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144354v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159351v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159690v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058084v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101784v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058080v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012041" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954920v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804645v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954917v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804644v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804642v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804640v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617432v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805347v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677262v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805353v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805356v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805358v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506257v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590715" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506253v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590640" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222729v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222739v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526494v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duval" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00813627v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Junker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Breysse Carrabeuf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allidi&#232;res" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guichardot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022693v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022690v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101989v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022691v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527281v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022695v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806865v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517156v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Salanne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805931v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806892v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806879v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529981v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529785v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530514v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Osvath" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Geza I." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapaszto Levente" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Gyulai" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.498988" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805974v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530057v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806251v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529957v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806244v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534060v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806224v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534278v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533828v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534037v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537112v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537116v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615292v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615294v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542343v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542345v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538960v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544835v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544857v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Bergstr&#248;m" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00543983v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617094v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ITPPC-1996.380" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661137v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806172v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806203v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806195v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806209v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617095v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524628v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524608v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413095v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-chemical-engineering/vol/61/suppl/C" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2023.05.001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04069686v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802108v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802106v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802174v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802115v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudjemmaa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duval-Brunel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Planas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527427v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudjemaa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527400v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527423v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527412v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527430v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527165v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grunberger" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550503v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>