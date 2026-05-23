--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent FULCHERI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3843-431X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03375019X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent FULCHERI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche MINES ParisTech - Centre PERSEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ingénieur ENSAM ParisTech (1983), DEA INPG (1985), docteur de l’Université de Perpignan (1988), HDR Université de Perpignan (2003). Enseignant Chercheur MINES ParisTech depuis 1989, Responsable de la Spécialité Doctorale &amp;quot;Energétique et Procédés&amp;quot; ED SMI 432 Sciences des métiers de l'ingénieur depuis Janvier 2013, membre du Conseil de l'ED SMI 432, Professeur Honoraire à la &amp;quot;School of Engineering, University of Kwazulu-Natal Howard college campus&amp;quot; depuis Janvier 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche : procédés de conversion par voie plasma, écoulements plasma réactifs, conversion thermochimique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement : effet de serre, agrocarburants, transferts thermiques, procédés plasma, décarbonation de l'énergie et des combustibles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent FULCHERI was born in France in 1960. Graduated from Ecole Nationale Supérieure d'Arts et Métiers (ENSAM-ParisTech) in 1983, he got a DEA (Master degree) from INP-Grenoble in 1984, a Ph.D. in 1989 and the Habilitation degree in 2003. He joined Ecole des Mines de Paris (MINES ParisTech) in 1989 as a Senior Researcher, became head of the Plasma Group in 1995, Maître de Recherche in 2007 and Directeur de Recherche (Full Professor) in 2013. In charge of PhD Doctorate school department &amp;quot;Energy and Processes&amp;quot; since January 2013, Honorary Professor at School of Engineering, University of Kwazulu-Natal Howard college campus since January 2016. He has been supervising more than 15 PhD students. His field of research covers the development of thermal and non-thermal plasma processes for energy and environmental issues. These researches are focusing on fossil and renewable hydrocarbon conversion including: cracking, assisted combustion, reforming, gasification, Gas To Liquid conversion, nanostructures production. Laurent FULCHERI is a specialist of CFD and MHD modeling in the service of thermochemical processing and plasma assisted reactive flows analysis. He has around sixty papers published in peer review journals and thirteen patents (seven of them with worldwide extension) and participated to a number of international conferences as invited speaker. He participated in many R&D EC projects as partner as well as coordinator.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiesel surrogate and ethane evaluation for green carbon black and turquoise hydrogen synthesis via thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruthi Dasappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mason Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 302, pp.118149. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2024.118149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based conversion of methane into hydrogen and carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.100973. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2024.100973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature dust formation in carbon-rich astrophysical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02393-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04792202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on hydrogen sulfide removal: From catalytic oxidation to plasma-assisted treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gracian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nastasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 364, pp.143174. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of DC and AC Arc Plasma at High Pressures Above Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (2), pp.687-720. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-024-10457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal plasma-driven looping for metal scrap processing with hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohsen Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid C. Christo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard F. Rolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Shabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Nghiep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 299, pp.117800. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientating the plasma-catalytic conversion of CO2 and CH4 toward liquid products by using a composite catalytic bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Georgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 650, pp.119015. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2022.119015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-efficient plasma methane pyrolysis process for high yields of carbon black and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Hardman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of greenhouse gases to synthetic fuel using a sustainable cyclic plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Christo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of K-promoter use in iron-based plasma-catalytic conversion of CO2 and CH4 into higher value products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongqi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 663, pp.119315. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetics simulation of plasma-catalytic dry reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 574, pp.112017. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2023.112017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why turquoise hydrogen will Be a game changer for the energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Frenklach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (61), pp.25831-25848. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal plasma-aided chemical looping carbon dioxide dissociation for fuel production from aluminium particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Christo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.115413. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-plasma-assisted renewable hydrogen and solid carbon production from ionic liquid-based biogas upgrading: A process intensification study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Duc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Nghiep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.108777. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis of methane-to-hydrogen-to-ammonia conversion by integration of high-temperature plasma and non-thermal plasma processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Osorio-Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Van'T Veer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Duc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.116095. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène « turquoise » par pyrolyse du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Août 2024 (4), pp.125-135. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.224.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri‐fold process integration leveraging high‐ and low‐temperature plasmas: From biomass to fertilizers with local energy and for local use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Manufacturing and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/amp2.10081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrolyse du méthane : de l’hydrogène « gris » à l’hydrogène « turquoise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas upgrading using ionic liquid [Bmim][PF6] followed by thermal-plasma-assisted renewable hydrogen and solid carbon production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Duc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang Sik Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Nghiep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Young Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.08.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène décarboné : la troisième voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.099.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct conversion of CO2 and CH4 into liquid chemicals by plasma-catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.118228. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.118228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode in ‘Kvaerner-type’ torch: II. Dynamics and stability at 20 bar pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (14), pp.145202. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaff45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 588, pp.117269. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2019.117269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal plasma treatment of volatile organic compounds: A predictive model based on experimental data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 364, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.01.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode in ‘Kvaerner-type’ torch: part I. Dynamics at 1 bar pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.135202. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaff3c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying chemical engineering concepts to non-thermal plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (6), pp.Article 065512. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-6272/aab301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solution for the Electric Arc dynamics and Heat Transfer when Exposed to a Magnetic Cross-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (6), 062002-062002-11 - Paper No: HT-17-1068. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4038602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane by thermal plasma for the production of hydrogen and high value-added carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (47), pp.28140-28156. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Plasma Electro-Burner Concept for Biomass and Waste Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (8), pp.2791-2805. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9829-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the dynamics of AC and DC plasma arcs exposed to cross-fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), 065203 (14pp). </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa540e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for the determination of current-voltage characteristics of a high pressure hydrogen plasma arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (7), pp.073302. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4976572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives dans l'étude de la dynamique des arcs AC et DC soumis à des champs transversaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/jitipee.v3i2.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of VOC degradation and electro-hydrodynamic pumping actions in a surface dielectric barrier discharge reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 309, pp.471 - 479. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Method for the Computation of the Parameter Rs of the Net Emission Coefficient Approximation Approach for Determining the Electrical and Thermal Characteristics of Plasma Arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (44), pp.Article number 445202. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa8af0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Flow Modeling of a Three-Phase AC Plasma Torch Working With Air Using a Stationary Source Domain With Gas Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (6), pp.996-1008. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2016.2556720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature and Pressure on Carbon Black Size Distribution during Allothermal Cracking of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Trelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.26-40. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2015.1123214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.56-63. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/17/1/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD Modeling of the Tip-to-Plane Plasma Arc Behaviour at Very High Pressure in CF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-014-9593-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry reforming of methane in a tip–tip arc discharge reactor at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (8), pp.3388-3401. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Phase AC Arc Plasma Systems: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.565-585. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-015-9619-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 100 kW plasma torch for plasma assisted combustion of low heating value fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550 (1), pp.Article number 012018. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady state analysis of free-burning arcs in a 3-Phase AC plasma torch: comparison between parallel and coplanar electrode configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.article 065011. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the formation of higher fluorocarbons from CF 4 by a tip-tip electrical arc discharge at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 166, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons synthesis from syngas by very high pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 241, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison Between MHD Modeling and Experimental Results in a 3-Phase AC Arc Plasma Torch: Influence of the Electrode Tip Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.975-996. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-014-9536-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on argon plasma jets at atmospheric pressure in ambient air excited by surface waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoquan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.911 - 916. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2295837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Unsteady State MHD Modeling of a 3-Phase AC Hot Graphite Electrodes Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.491-515. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-013-9438-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Carbon Dioxide Dissociation as a New Route for Syngas Production: A Comparative Review and Potential of Plasma-Based Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D’argenlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (5), pp.2712-2722. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef301991d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetohydrodynamic modelling of a dc low-current plasma arc batch reactor at very high pressure in helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (14), 145203 - 12 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/14/145203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed Video Camera and Electrical Signal Analyses of Arcs Behavior in a 3-Phase AC Arc Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (4), pp.779-796. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-013-9458-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of tetrafluoromethane as a plasma gas in a very high pressure/low current dc batch reactor by means of 3D MHD modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (35), pp.Article number355206. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/35/355206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste Gasification by Thermal Plasma: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.421-439. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-013-9201-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the carbon precursor, carbon feed rate and helium gas flow rate on the synthesis of fullerenes from carbon powder in an entrained flow 3-phase AC plasma reactor operating at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (12), pp.4524-4533. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD modelling of low current-high voltage dc plasma torch under restrike mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delalondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.25204-25212. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/2/025204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative treatment and characterization of plasma carbon blacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Grzyb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.210-224. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15363831003721732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Unsteady MHD Modeling of a Low-Current High-Voltage Nontransferred DC Plasma Torch Operating With Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delalondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (9), pp.1889-1899. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2160208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Axisymmetric Coupled Computational Fluid Dynamics–Kinetics Modeling of a Nonthermal Arc Plasma Torch for Diesel Fuel Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (7), pp.2833-2840. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef200471r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature distribution in a plasma pilot reactor for carbon black production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.283-291. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v15.i4.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust gas fuel reforming of Diesel fuel by non-thermal arc discharge for NOx trap regeneration application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef101674r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of hydrocarbons synthesis from syngas by a tip-tip electrical discharge at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (5), pp.663-679. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-011-9316-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental electrical characterization of a low-current tip-tip arc discharge in helium atmosphere at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Traisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (4), pp.045010. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/4/045010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol and E85 reforming assisted by a non-thermal arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.2607-2613. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef100022r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Stages Modeling of n-Octane Reforming Assisted by a Nonthermal Arc Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (10), pp.4931-4936. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef900475x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterisation of very high pressure AR/H-2 low current arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (1), pp.Pages 71-76. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium nitrogen DC-arc plasma treatment of TiO2 nanopowder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.Pages 256-260. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2009.J035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-thermal plasma process for the gas phase synthesis of carbon nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Moreno-Couranjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (10), pp.Pages 2310-2321. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of titania nanoparticles using a compact nonequilibrium plasma torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (9), pp.Pages 7343-7345. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.47.7343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on gasoline reforming assisted by nonthermal arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.556-560. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef700540v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics and kinetics analysis of gasoline reforming assisted by arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.1888-1893. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef700665f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a volumetric method - experimental test bench for hydrogen storage characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (12), pp.1846-1854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acomparative study of non thermal plasma assisted reforming technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (14), pp.2848-2857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and electricel characterisation of a low current-high voltage compact arc plasma torch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, page 183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanostructures production by gas-phase plasma processes at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (8), pp.Pages 2361-2374. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/40/8/S16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle contribution to the radiative heat transfer in a plasma reactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v10.i1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 3-phase a.c. free burning arc plasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (2), pp.156-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made carbon nanomateriels for bulk applications via high-intensity arc plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (Sup. 1), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-200039210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use non thermal plasma for hydrocarbon reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106 (1), p. 59-71. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2004.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Carbon Nanotubes and Other Nanostructures Via Continuous 3‐Phase AC Plasma Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (3), pp.571-581. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-200026940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbon nanotubes and nano-necklaces by thermal plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (12-13), pp.2543-2549. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2004.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of simple particle-radiation coupling models applied on a plasma black process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (4), pp.Pages 603-623. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-004-7935-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Processing of carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (1), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v8.i1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Modeling of a plasma reactor for the production of nano-sized carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (2), p.139-144. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i2.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (2), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6223(01)00169-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Black processing by thermal plasma. Analysis of the particle formation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56, pp.2123-2132. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fullerene production in a 3-phase AC plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F.P. Chibante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (6), pp.797-803. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6223(99)00153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electromagnetic forces on momentum and heat transfer in a 3-Phase ac Plasma Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Arne Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (1), pp.69-89. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021855916566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a 3-Phase AC Plasma system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between New Carbon Nanostructures Produced by Plasma with Industrial Carbon Black Grades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (3), pp.491-503. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From methane to hydrogen, carbon black and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Schwob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20 (3), pp.197 - 202. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0360-3199(94)E0022-Q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaufage des bâtiments : intermittence et lois de régulation en boucle ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (384), pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy study of a pulsed DC powered CO2/CH4 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25), 21st - 26th May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of plasma-catalytic dry reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD Modelling of a Hydrogen Three-Phase AC Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Thermal Plasma Methane Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High yield direct synthesis of liquid organics from CO2 and CH4 in a plasma-catalysis packed bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation Directe du Gaz Naturel par Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia bEARTHdays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation Directe du Gaz Naturel par Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Energie et géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation Directe du Méthane par Plasma Thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydrogène décarboné : enjeux et solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Theory for Cathode Jets in Plasma Arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.Conférence 1, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane by thermal plasma for the co production of hydrogen and carbon nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Finite-Element-Finite-Volume Method for Thermal Arc Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.conference 1, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Black production by gas-phase atmospheric thermal plasma processing: a new disruptive production method ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode: dynamics and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives dans l'étude des arcs AC et DC soumis à des champs transversaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie chimique appliqué au développement d’un réacteur plasma non-thermique pour la destruction de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative de l'effet de la température sur l'oxydation d'un composé organique volatil par un plasma non-thermique dans l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode: dynamics and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour l'analyse du comportement dynamique des arcs électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Plasma &amp; Energie, CIPE III 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Diego Suarez, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbon blacks and fullerenes from carbonaceous wastes by 3-phase AC thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane by thermal plasma for the co synthesis of carbon black and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th High Tech Plasma Processes - HTPP 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects in a 3D stationary flow modelling of a three-phase AC plasma torch operating in air and devoted to biomass treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference o Gas Discharge and Their Applications GD2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GEC 2016, Workshop on Electrical to Chemical Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new electro-burner concept for biomass and waste combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted conversion of of hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque C4PO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint Étienne de Tinée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et de chaleur dans une torche plasma triphasée fonctionnant sous hydrogène : influence du rayonnement et de la très haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Arc Model (CAM) d’un plasma d’hydrogène à courant continu : influence du rayonnement de l’arc et de la très haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modelling in a three-phase AC hydrogen plasma torch: Influence of radiation and very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD flow modelling inside a three phase AC plasma torch working with air: influence of air radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la formation des nanoparticules de carbone pendant la décomposition thermique du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Trelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Arc Model of DC Hydrogen Arc Plasma: Influence Of Radiation and Very High Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation CFD de l’écoulement dans une torche plasma triphasée de 100 Kw fonctionnant à l’air : influence du rayonnement de l’arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of plasma assisted combustion of low Heating Value biomass with a three phase AC plasma torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th US combustion meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central States Section of the Combustion Institute, May 2015, Cinicinnati, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Study of Carbon Nanoparticle Formation during Thermal Decomposition of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Trelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 kW three-phase plasma torch for low LHV fuel valorisation and other applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion thermochimique d'hydrocarbures assistée par plasma au service de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Internationnal Plasma &amp; Energie, CIPE2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.Article number 012041, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted conversion of hydrocarbons for a green and envirionmental friendly energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas for Environmental Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Solvay, Mar 2014, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of arcs behavior in a 3-Phase AC arc plasma torch with hot graphite electrodes: comparison with MHD modeling results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du mouvement des arcs dans une torche plasma triphasée à électrodes en graphite par camera rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of a 3-phase plasma torch with parallel electrodes, comparison with coplanar electrodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un électro-bruleur industriel doté d'une torche à arc triphasée pour la valorisation énergétique de combustibles à faible pouvoir calorifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale du comportement des arcs dans une torche plasma triphasée à arcs avec des électrodes chaudes en graphite : comparaison avec les résultats issus de la modélisation MHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation MHD 3D d'une torche plasma triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD unsteady state modeling of a high voltage - low current plasma torch operating with air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delalondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Plasma Chemistry - ISPC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of exhaust gas fuel reforming of Diesel fuel by a non-thermal arc discharge for syngas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Plasma Chemistry - ISPC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of Diesel fuel reforming by a non-thermal arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry (ISPC-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of non-thermal arc discharge assisted reforming of gasoline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 AIChE Spring National Meeting and 5th Global Congress on Process Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Tampa, United States. 9 p. - ISBN 978-081691052-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazéification par plasma : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie plasma triphasée pour la synthèse de fullerenes en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la géométrie d'une torche plasma pour le réformage de l'essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of an argon free burning arc discharge at very high pressure and low-intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science, 2008. ICOPS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. p1-1 - ISBN 978-1-4244-1929-6, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode sheath model for an argon free burning arc discharge at very high pressure and low intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science, 2008. ICOPS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. p1-1 - ISBN 978-1-4244-1929-6, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium plasma assisted hydrogen production : state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ICPIG Internatinal conference on phenomena in ionised gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic. p. 1177-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a low current-high voltage air arc discharge at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG, International conference on phenomena in ionised gases,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic. p. 1177-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted fuel reforming for on-board hydrogen rich gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Breysse Carrabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Allidières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guichardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Hydrogen Energy Conference 2006, WHEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.Pages 1019-1023 - ISBN 9781622765409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle contribution to the radiative heat transfer in a plasma reactor : continuum approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry, ISCP 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbon nanomaterials by thermal arc plasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry ISPC 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada. p. 784-785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted fuel reforming for on-board hydrogen rich gaz production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd European Hydrogen Energy Conference EHEC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Zaragoza, Spain. pp.P. 79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle contribution to the radiative heat transfer in an plasma reactor : continuum approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conférence on Computational Heat and Mass Transfer CHMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris-Cachan, France. pp.1322-1324, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v10.i1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Mass Production of fullerenes and fullerenic nano particles by 3-phases AC plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 NSTI Nanotechnology Conference and Trade Show "Nanotech 2005"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Anaheim, United States. p.201-204 - ISBN 0-976985-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of a low current-high voltage compact arc plasma torch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry ISPC 17,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made carbon nanomaterials for bulk applications via high intensity arc plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'une décharge glissante pour l'étude de son alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Mass Production of Carbon Nanotubes by 3-Phase AC Plasma Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 NSTI Nanotechnology Conference and Trade Show, Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States. p. 228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of carbon nanostructures by thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 227th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Processing of carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of carbon nanostructures ranging from carbon black over fullrenes to nanotubes by thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International symposium on plasma chemistry (ISPC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Thermal Plasma Processes conference (TPP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Strasbourg, France. p. 47-53 - ISBN 1-56700-192-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM and STS investigation of few wall carbon nanotubes containing non-hexagonal carbon rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Osvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Geza I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapaszto Levente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Gyulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Gran Canaria, Spain. p.587-593, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.498988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by three phase plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Thermal Plasma Processes Conference TPP7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Strasbourg, France. p. 327-332 - ISBN 1-56700-192-0, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the motion of a Three-phase plasma arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International symposium on plasma Chemistry (ISPC-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon black, fullerene and carbon nanotube production by thermal plamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gas phase formation and destruction of carbon based nanoparticles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, St Jacut de la mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OES characterization of particulate plasma flow for nanotubes synthesis from powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on plasma chemistry (ISPC-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un réacteur plasma pour la synthèse de nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Production of Fullerenes and other carbon nanomaterials on a semi-industrial scale using plasma technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Winter school on Electronic Properties of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Kirchberg, Austria. p.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production continue de nanotubes et autres nanostructures de carbone à une échelle semi-industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting GDR N°1752</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality and performance of carbon black from plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical society, Rubber division meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Cleveland - Ohio, United States. p.891-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Forms of nanostructured carbon materials for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montreal, Canada. 11 p. CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance in the development of the 3-phase AC plasma technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Black world 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirs de carbone, fullerenes et nanotubes par un procédé plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe français d'étude de carbone (GFEC 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Autrans, France. pp.GFEC 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling of a plasma process for carbon black production. Influence of carbon soot on the heat and mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Plasma Chemistry, ISPC15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Orléans, France. p.3181-31-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling of a plasma reactor for production of carbon nanostructures. Influenceof the absorption coefficient on the heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Thermal Plasma Processes Confernce (TPP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Strasbourg, France. p.389-394 - ISBN 1-56700-165-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulateur flou pour la gestion optimisée des systèmes de climatisation par stockage de glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000, Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiseur d'intermittence par logique floue adapté aux systèmes de chauffage électrique dans les bâtiments collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000 - Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on carbon black</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Mulhouse, France. p.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertech Confernces, Carbon Black World 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, San Antonio - Texas, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Carbon Black : a new carbon nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2 (2nd European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France. pp.CD-ROM n°093-00004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma technology for carbon black production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Carbon Black World 99"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Padoue, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of submicron particles in a plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Bergstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Arne Bakken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th Symposium on Plasma Chemistry (ISPC 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. p.2271-2276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance in the 3-phase plasma technology for the production of carbon black and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Plasma Chemistry (ISPC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. p.2161-2166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass balance on a pilot plasma reactor for carbon compound synthesis from hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 317-324, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/ITPPC-1996.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma blacks. Outlook for the production of special blacks for new market applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Black World 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, San Antonio, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un procédé plasma pour la synthèse de carbones structurés par pyrolyse d'hydrocarbures à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédés en Conditions Extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Paris, France. p. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the arc motion on the hydrodynamic flow in a three-phase AC plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIth ICPIG - International Conference on Phenomena in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Toulouse, France. p. 124-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the analysis of the 3-phase AC plasma reactor for carbon black production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Beijing, China. pp.Pages 1925-1930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the behavior of the arcs in a three phase AC plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC-13 - 13th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Beijing, China. p. 219-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 3-phase A.C. plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blin-Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Carbon Blacks from HDPE plastic by 3-phase AC thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Motion of AC and DC Plasma Arcs under Transverse Cross-Fields: An Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma chemistry and plasma reactors for turquoise hydrogen and carbon nanomaterials production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Maestri - Laboratory of Catalysis and Catalytic Processes, Department of Energy, Politecnico di Milano, Milano, Italy; Matteo Pelucchi - CRECK Modeling Lab, Department of Chemistry, Materials and Chemical Engineering, Politecnico di Milano, Milano, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turquoise Hydrogen: An Effective Pathway to Decarbonization and Value Added Carbon Materials -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-317, 2023, Advances in Chemical Engineering, 978-0-323-95774-8. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.ache.2023.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for thermal cracking of hydrocarbons and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017050704. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for generating hydrogen by fuel reforming using electric discharge generating plasma, comprises first cylindrical element within which reactive mixture flows, second element forming electrode tip, and continuous current generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2937029. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing synthetic fuels constituted of hydrocarbons partially oxygenated comprises subjecting reaction gas mixture containing carbon and hydrogen to electric discharge inside reaction chamber and cooling and extracting the fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2941942. 2010, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and Method for Converting Carbon Containing Feedstock into Carbon Containing Materials Having a Defined Nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2009142250. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for the Generation of Electric Power On-Board a Motor Vehicle Which is Equipped with a Fuel Cell and Associated Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2009246568. 2009, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de reformage pour véhicule automobile et générateur d'électricité mettant en oeuvre ce dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 0510272. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de production d'un plasma pour un reformeur multi-carburant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05 52102. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de Plasma et dispositif de reformage d'hydrocarbures pourvu d'un tel générateur de plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0509731. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de production d'hydrogène à partir d'hydrocarbures ou de composés hydrocarbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0552304. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de Génération d'énergie électrique embarqué sur un véhicule automobile équipé d'une pile à combustible et procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2006061533. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of carbon-containing hydrogenated residue obtained during production of fullerene and carbon nanostructures, comprises functionalizing the residue by introducing chemical substituents during or following the production + Verfahren zur Weiterverarbeitung des bei der Fulleren- und Kohlenstoff-Nanostrukturen-Herstellung anfallenden Rückstandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grunberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germany, Patent n° : DE102005019301. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures de Carbone par Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00550503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent FULCHERI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3843-431X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03375019X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent FULCHERI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche MINES ParisTech - Centre PERSEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ingénieur ENSAM ParisTech (1983), DEA INPG (1985), docteur de l’Université de Perpignan (1988), HDR Université de Perpignan (2003). Enseignant Chercheur MINES ParisTech depuis 1989, Responsable de la Spécialité Doctorale &amp;quot;Energétique et Procédés&amp;quot; ED SMI 432 Sciences des métiers de l'ingénieur depuis Janvier 2013, membre du Conseil de l'ED SMI 432, Professeur Honoraire à la &amp;quot;School of Engineering, University of Kwazulu-Natal Howard college campus&amp;quot; depuis Janvier 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche : procédés de conversion par voie plasma, écoulements plasma réactifs, conversion thermochimique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement : effet de serre, agrocarburants, transferts thermiques, procédés plasma, décarbonation de l'énergie et des combustibles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent FULCHERI was born in France in 1960. Graduated from Ecole Nationale Supérieure d'Arts et Métiers (ENSAM-ParisTech) in 1983, he got a DEA (Master degree) from INP-Grenoble in 1984, a Ph.D. in 1989 and the Habilitation degree in 2003. He joined Ecole des Mines de Paris (MINES ParisTech) in 1989 as a Senior Researcher, became head of the Plasma Group in 1995, Maître de Recherche in 2007 and Directeur de Recherche (Full Professor) in 2013. In charge of PhD Doctorate school department &amp;quot;Energy and Processes&amp;quot; since January 2013, Honorary Professor at School of Engineering, University of Kwazulu-Natal Howard college campus since January 2016. He has been supervising more than 15 PhD students. His field of research covers the development of thermal and non-thermal plasma processes for energy and environmental issues. These researches are focusing on fossil and renewable hydrocarbon conversion including: cracking, assisted combustion, reforming, gasification, Gas To Liquid conversion, nanostructures production. Laurent FULCHERI is a specialist of CFD and MHD modeling in the service of thermochemical processing and plasma assisted reactive flows analysis. He has around sixty papers published in peer review journals and thirteen patents (seven of them with worldwide extension) and participated to a number of international conferences as invited speaker. He participated in many R&D EC projects as partner as well as coordinator.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based conversion of methane into hydrogen and carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.100973. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2024.100973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature dust formation in carbon-rich astrophysical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02393-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04792202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on hydrogen sulfide removal: From catalytic oxidation to plasma-assisted treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gracian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nastasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 364, pp.143174. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of DC and AC Arc Plasma at High Pressures Above Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (2), pp.687-720. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-024-10457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal plasma-driven looping for metal scrap processing with hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohsen Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid C. Christo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard F. Rolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Shabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Nghiep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 299, pp.117800. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiesel surrogate and ethane evaluation for green carbon black and turquoise hydrogen synthesis via thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruthi Dasappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mason Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 302, pp.118149. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2024.118149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-efficient plasma methane pyrolysis process for high yields of carbon black and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Hardman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of greenhouse gases to synthetic fuel using a sustainable cyclic plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Christo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of K-promoter use in iron-based plasma-catalytic conversion of CO2 and CH4 into higher value products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongqi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 663, pp.119315. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetics simulation of plasma-catalytic dry reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 574, pp.112017. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2023.112017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientating the plasma-catalytic conversion of CO2 and CH4 toward liquid products by using a composite catalytic bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Georgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 650, pp.119015. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2022.119015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-plasma-assisted renewable hydrogen and solid carbon production from ionic liquid-based biogas upgrading: A process intensification study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Duc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Nghiep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.108777. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability analysis of methane-to-hydrogen-to-ammonia conversion by integration of high-temperature plasma and non-thermal plasma processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Osorio-Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Van'T Veer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Duc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.116095. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène « turquoise » par pyrolyse du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Août 2024 (4), pp.125-135. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.224.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why turquoise hydrogen will Be a game changer for the energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Frenklach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (61), pp.25831-25848. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal plasma-aided chemical looping carbon dioxide dissociation for fuel production from aluminium particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Christo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.115413. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri‐fold process integration leveraging high‐ and low‐temperature plasmas: From biomass to fertilizers with local energy and for local use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Manufacturing and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/amp2.10081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrolyse du méthane : de l’hydrogène « gris » à l’hydrogène « turquoise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas upgrading using ionic liquid [Bmim][PF6] followed by thermal-plasma-assisted renewable hydrogen and solid carbon production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Duc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwang Sik Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Nghiep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Young Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.08.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct conversion of CO2 and CH4 into liquid chemicals by plasma-catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.118228. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.118228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène décarboné : la troisième voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.099.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode in ‘Kvaerner-type’ torch: II. Dynamics and stability at 20 bar pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (14), pp.145202. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaff45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 588, pp.117269. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2019.117269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal plasma treatment of volatile organic compounds: A predictive model based on experimental data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 364, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.01.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode in ‘Kvaerner-type’ torch: part I. Dynamics at 1 bar pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.135202. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaff3c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solution for the Electric Arc dynamics and Heat Transfer when Exposed to a Magnetic Cross-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (6), 062002-062002-11 - Paper No: HT-17-1068. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4038602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying chemical engineering concepts to non-thermal plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (6), pp.Article 065512. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-6272/aab301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane by thermal plasma for the production of hydrogen and high value-added carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (47), pp.28140-28156. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Plasma Electro-Burner Concept for Biomass and Waste Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (8), pp.2791-2805. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9829-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the dynamics of AC and DC plasma arcs exposed to cross-fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), 065203 (14pp). </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa540e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for the determination of current-voltage characteristics of a high pressure hydrogen plasma arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (7), pp.073302. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4976572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives dans l'étude de la dynamique des arcs AC et DC soumis à des champs transversaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/jitipee.v3i2.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of VOC degradation and electro-hydrodynamic pumping actions in a surface dielectric barrier discharge reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 309, pp.471 - 479. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2016.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Method for the Computation of the Parameter Rs of the Net Emission Coefficient Approximation Approach for Determining the Electrical and Thermal Characteristics of Plasma Arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (44), pp.Article number 445202. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa8af0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature and Pressure on Carbon Black Size Distribution during Allothermal Cracking of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Trelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.26-40. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2015.1123214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Flow Modeling of a Three-Phase AC Plasma Torch Working With Air Using a Stationary Source Domain With Gas Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (6), pp.996-1008. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2016.2556720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.56-63. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/17/1/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD Modeling of the Tip-to-Plane Plasma Arc Behaviour at Very High Pressure in CF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-014-9593-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry reforming of methane in a tip–tip arc discharge reactor at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (8), pp.3388-3401. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Phase AC Arc Plasma Systems: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.565-585. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-015-9619-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady state analysis of free-burning arcs in a 3-Phase AC plasma torch: comparison between parallel and coplanar electrode configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.article 065011. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the formation of higher fluorocarbons from CF 4 by a tip-tip electrical arc discharge at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 166, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons synthesis from syngas by very high pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 241, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison Between MHD Modeling and Experimental Results in a 3-Phase AC Arc Plasma Torch: Influence of the Electrode Tip Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.975-996. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-014-9536-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on argon plasma jets at atmospheric pressure in ambient air excited by surface waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoquan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.911 - 916. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2295837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 100 kW plasma torch for plasma assisted combustion of low heating value fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550 (1), pp.Article number 012018. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Carbon Dioxide Dissociation as a New Route for Syngas Production: A Comparative Review and Potential of Plasma-Based Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D’argenlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (5), pp.2712-2722. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef301991d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetohydrodynamic modelling of a dc low-current plasma arc batch reactor at very high pressure in helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (14), 145203 - 12 p. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/14/145203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed Video Camera and Electrical Signal Analyses of Arcs Behavior in a 3-Phase AC Arc Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (4), pp.779-796. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-013-9458-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of tetrafluoromethane as a plasma gas in a very high pressure/low current dc batch reactor by means of 3D MHD modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresh Ramjugernath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (35), pp.Article number355206. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/35/355206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste Gasification by Thermal Plasma: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.421-439. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-013-9201-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Unsteady State MHD Modeling of a 3-Phase AC Hot Graphite Electrodes Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.491-515. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-013-9438-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the carbon precursor, carbon feed rate and helium gas flow rate on the synthesis of fullerenes from carbon powder in an entrained flow 3-phase AC plasma reactor operating at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (12), pp.4524-4533. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD modelling of low current-high voltage dc plasma torch under restrike mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delalondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.25204-25212. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/2/025204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Unsteady MHD Modeling of a Low-Current High-Voltage Nontransferred DC Plasma Torch Operating With Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delalondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (9), pp.1889-1899. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2160208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Axisymmetric Coupled Computational Fluid Dynamics–Kinetics Modeling of a Nonthermal Arc Plasma Torch for Diesel Fuel Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (7), pp.2833-2840. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef200471r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature distribution in a plasma pilot reactor for carbon black production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.283-291. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v15.i4.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust gas fuel reforming of Diesel fuel by non-thermal arc discharge for NOx trap regeneration application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef101674r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of hydrocarbons synthesis from syngas by a tip-tip electrical discharge at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Iwarere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mourard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (5), pp.663-679. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-011-9316-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative treatment and characterization of plasma carbon blacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Grzyb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.210-224. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15363831003721732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol and E85 reforming assisted by a non-thermal arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.2607-2613. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef100022r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental electrical characterization of a low-current tip-tip arc discharge in helium atmosphere at very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Traisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (4), pp.045010. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/4/045010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Stages Modeling of n-Octane Reforming Assisted by a Nonthermal Arc Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (10), pp.4931-4936. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef900475x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterisation of very high pressure AR/H-2 low current arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (1), pp.Pages 71-76. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium nitrogen DC-arc plasma treatment of TiO2 nanopowder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.Pages 256-260. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2009.J035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-thermal plasma process for the gas phase synthesis of carbon nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Moreno-Couranjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (10), pp.Pages 2310-2321. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics and kinetics analysis of gasoline reforming assisted by arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.1888-1893. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef700665f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of titania nanoparticles using a compact nonequilibrium plasma torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (9), pp.Pages 7343-7345. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.47.7343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on gasoline reforming assisted by nonthermal arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.556-560. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef700540v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acomparative study of non thermal plasma assisted reforming technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (14), pp.2848-2857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and electricel characterisation of a low current-high voltage compact arc plasma torch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, page 183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanostructures production by gas-phase plasma processes at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (8), pp.Pages 2361-2374. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/40/8/S16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a volumetric method - experimental test bench for hydrogen storage characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (12), pp.1846-1854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle contribution to the radiative heat transfer in a plasma reactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v10.i1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 3-phase a.c. free burning arc plasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (2), pp.156-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use non thermal plasma for hydrocarbon reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106 (1), p. 59-71. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2004.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made carbon nanomateriels for bulk applications via high-intensity arc plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (Sup. 1), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-200039210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbon nanotubes and nano-necklaces by thermal plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (12-13), pp.2543-2549. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2004.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of simple particle-radiation coupling models applied on a plasma black process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (4), pp.Pages 603-623. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-004-7935-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Processing of carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (1), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v8.i1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Carbon Nanotubes and Other Nanostructures Via Continuous 3‐Phase AC Plasma Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (3), pp.571-581. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-200026940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Modeling of a plasma reactor for the production of nano-sized carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (2), p.139-144. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i2.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (2), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6223(01)00169-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Black processing by thermal plasma. Analysis of the particle formation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56, pp.2123-2132. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fullerene production in a 3-phase AC plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F.P. Chibante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (6), pp.797-803. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6223(99)00153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electromagnetic forces on momentum and heat transfer in a 3-Phase ac Plasma Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Arne Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (1), pp.69-89. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021855916566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a 3-Phase AC Plasma system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between New Carbon Nanostructures Produced by Plasma with Industrial Carbon Black Grades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (3), pp.491-503. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From methane to hydrogen, carbon black and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Schwob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20 (3), pp.197 - 202. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0360-3199(94)E0022-Q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaufage des bâtiments : intermittence et lois de régulation en boucle ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (384), pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy study of a pulsed DC powered CO2/CH4 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25), 21st - 26th May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of plasma-catalytic dry reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD Modelling of a Hydrogen Three-Phase AC Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Thermal Plasma Methane Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Plasma Chemistry (ISPC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation Directe du Gaz Naturel par Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia bEARTHdays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation Directe du Gaz Naturel par Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Energie et géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation Directe du Méthane par Plasma Thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydrogène décarboné : enjeux et solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High yield direct synthesis of liquid organics from CO2 and CH4 in a plasma-catalysis packed bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Theory for Cathode Jets in Plasma Arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.Conférence 1, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane by thermal plasma for the co production of hydrogen and carbon nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Finite-Element-Finite-Volume Method for Thermal Arc Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP 15, 15th International High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.conference 1, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Black production by gas-phase atmospheric thermal plasma processing: a new disruptive production method ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode: dynamics and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives dans l'étude des arcs AC et DC soumis à des champs transversaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie chimique appliqué au développement d’un réacteur plasma non-thermique pour la destruction de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative de l'effet de la température sur l'oxydation d'un composé organique volatil par un plasma non-thermique dans l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of rotating arc under restrike mode: dynamics and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XIII - 13ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine) Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour l'analyse du comportement dynamique des arcs électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Plasma &amp; Energie, CIPE III 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Diego Suarez, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbon blacks and fullerenes from carbonaceous wastes by 3-phase AC thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane by thermal plasma for the co synthesis of carbon black and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th High Tech Plasma Processes - HTPP 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects in a 3D stationary flow modelling of a three-phase AC plasma torch operating in air and devoted to biomass treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference o Gas Discharge and Their Applications GD2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct decarbonization of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GEC 2016, Workshop on Electrical to Chemical Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new electro-burner concept for biomass and waste combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted conversion of of hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque C4PO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint Étienne de Tinée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et de chaleur dans une torche plasma triphasée fonctionnant sous hydrogène : influence du rayonnement et de la très haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Arc Model (CAM) d’un plasma d’hydrogène à courant continu : influence du rayonnement de l’arc et de la très haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modelling in a three-phase AC hydrogen plasma torch: Influence of radiation and very high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD flow modelling inside a three phase AC plasma torch working with air: influence of air radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la formation des nanoparticules de carbone pendant la décomposition thermique du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Trelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Arc Model of DC Hydrogen Arc Plasma: Influence Of Radiation and Very High Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation CFD de l’écoulement dans une torche plasma triphasée de 100 Kw fonctionnant à l’air : influence du rayonnement de l’arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of plasma assisted combustion of low Heating Value biomass with a three phase AC plasma torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th US combustion meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central States Section of the Combustion Institute, May 2015, Cinicinnati, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Study of Carbon Nanoparticle Formation during Thermal Decomposition of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Trelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 kW three-phase plasma torch for low LHV fuel valorisation and other applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion thermochimique d'hydrocarbures assistée par plasma au service de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Internationnal Plasma &amp; Energie, CIPE2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiel Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.Article number 012041, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted conversion of hydrocarbons for a green and envirionmental friendly energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas for Environmental Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Solvay, Mar 2014, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique du mouvement des arcs dans une torche plasma triphasée à électrodes en graphite par camera rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHD modeling of a 3-phase plasma torch with parallel electrodes, comparison with coplanar electrodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un électro-bruleur industriel doté d'une torche à arc triphasée pour la valorisation énergétique de combustibles à faible pouvoir calorifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Takali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale du comportement des arcs dans une torche plasma triphasée à arcs avec des électrodes chaudes en graphite : comparaison avec les résultats issus de la modélisation MHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation MHD 3D d'une torche plasma triphasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of arcs behavior in a 3-Phase AC arc plasma torch with hot graphite electrodes: comparison with MHD modeling results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rehmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MHD unsteady state modeling of a high voltage - low current plasma torch operating with air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delalondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Plasma Chemistry - ISPC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of exhaust gas fuel reforming of Diesel fuel by a non-thermal arc discharge for syngas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Plasma Chemistry - ISPC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of non-thermal arc discharge assisted reforming of gasoline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 AIChE Spring National Meeting and 5th Global Congress on Process Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Tampa, United States. 9 p. - ISBN 978-081691052-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazéification par plasma : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie plasma triphasée pour la synthèse de fullerenes en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la géométrie d'une torche plasma pour le réformage de l'essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of Diesel fuel reforming by a non-thermal arc discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry (ISPC-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of an argon free burning arc discharge at very high pressure and low-intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science, 2008. ICOPS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. p1-1 - ISBN 978-1-4244-1929-6, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode sheath model for an argon free burning arc discharge at very high pressure and low intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science, 2008. ICOPS 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany. p1-1 - ISBN 978-1-4244-1929-6, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2008.4590640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium plasma assisted hydrogen production : state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ICPIG Internatinal conference on phenomena in ionised gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic. p. 1177-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a low current-high voltage air arc discharge at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG, International conference on phenomena in ionised gases,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic. p. 1177-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Breysse Carrabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Allidières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guichardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Hydrogen Energy Conference 2006, WHEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.Pages 1019-1023 - ISBN 9781622765409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted fuel reforming for on-board hydrogen rich gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carbon nanomaterials by thermal arc plasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry ISPC 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada. p. 784-785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted fuel reforming for on-board hydrogen rich gaz production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Metkemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd European Hydrogen Energy Conference EHEC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Zaragoza, Spain. pp.P. 79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle contribution to the radiative heat transfer in an plasma reactor : continuum approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conférence on Computational Heat and Mass Transfer CHMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris-Cachan, France. pp.1322-1324, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v10.i1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Mass Production of fullerenes and fullerenic nano particles by 3-phases AC plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 NSTI Nanotechnology Conference and Trade Show "Nanotech 2005"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Anaheim, United States. p.201-204 - ISBN 0-976985-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of a low current-high voltage compact arc plasma torch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry ISPC 17,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle contribution to the radiative heat transfer in a plasma reactor : continuum approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Plasma Chemistry, ISCP 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made carbon nanomaterials for bulk applications via high intensity arc plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'une décharge glissante pour l'étude de son alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Mass Production of Carbon Nanotubes by 3-Phase AC Plasma Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 NSTI Nanotechnology Conference and Trade Show, Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States. p. 228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of carbon nanostructures by thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 227th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Processing of carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of carbon nanostructures ranging from carbon black over fullrenes to nanotubes by thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International symposium on plasma chemistry (ISPC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Thermal Plasma Processes conference (TPP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Strasbourg, France. p. 47-53 - ISBN 1-56700-192-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM and STS investigation of few wall carbon nanotubes containing non-hexagonal carbon rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Osvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Geza I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapaszto Levente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Gyulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Gran Canaria, Spain. p.587-593, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.498988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by three phase plasma processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Thermal Plasma Processes Conference TPP7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Strasbourg, France. p. 327-332 - ISBN 1-56700-192-0, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the motion of a Three-phase plasma arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International symposium on plasma Chemistry (ISPC-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon black, fullerene and carbon nanotube production by thermal plamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gas phase formation and destruction of carbon based nanoparticles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, St Jacut de la mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OES characterization of particulate plasma flow for nanotubes synthesis from powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on plasma chemistry (ISPC-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un réacteur plasma pour la synthèse de nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Production of Fullerenes and other carbon nanomaterials on a semi-industrial scale using plasma technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Winter school on Electronic Properties of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Kirchberg, Austria. p.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production continue de nanotubes et autres nanostructures de carbone à une échelle semi-industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting GDR N°1752</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality and performance of carbon black from plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical society, Rubber division meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Cleveland - Ohio, United States. p.891-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Forms of nanostructured carbon materials for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montreal, Canada. 11 p. CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance in the development of the 3-phase AC plasma technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Black world 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirs de carbone, fullerenes et nanotubes par un procédé plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gruenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe français d'étude de carbone (GFEC 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Autrans, France. pp.GFEC 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling of a plasma process for carbon black production. Influence of carbon soot on the heat and mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Plasma Chemistry, ISPC15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Orléans, France. p.3181-31-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling of a plasma reactor for production of carbon nanostructures. Influenceof the absorption coefficient on the heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Thermal Plasma Processes Confernce (TPP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Strasbourg, France. p.389-394 - ISBN 1-56700-165-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulateur flou pour la gestion optimisée des systèmes de climatisation par stockage de glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000, Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiseur d'intermittence par logique floue adapté aux systèmes de chauffage électrique dans les bâtiments collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RCT 2000 - Régulation Commande Télégestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on carbon black</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Mulhouse, France. p.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertech Confernces, Carbon Black World 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, San Antonio - Texas, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Carbon Black : a new carbon nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2 (2nd European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France. pp.CD-ROM n°093-00004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma technology for carbon black production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Carbon Black World 99"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Padoue, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of submicron particles in a plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Bergstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Arne Bakken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th Symposium on Plasma Chemistry (ISPC 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. p.2271-2276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance in the 3-phase plasma technology for the production of carbon black and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Plasma Chemistry (ISPC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. p.2161-2166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma blacks. Outlook for the production of special blacks for new market applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Black World 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, San Antonio, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un procédé plasma pour la synthèse de carbones structurés par pyrolyse d'hydrocarbures à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédés en Conditions Extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Paris, France. p. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the arc motion on the hydrodynamic flow in a three-phase AC plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIth ICPIG - International Conference on Phenomena in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Toulouse, France. p. 124-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the analysis of the 3-phase AC plasma reactor for carbon black production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Beijing, China. pp.Pages 1925-1930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the behavior of the arcs in a three phase AC plasma reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC-13 - 13th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Beijing, China. p. 219-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 3-phase A.C. plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass balance on a pilot plasma reactor for carbon compound synthesis from hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 317-324, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/ITPPC-1996.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between performances of surface and volume nanosecond pulsed dielectric barrier discharges for the treatment of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blin-Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering approach applied to non-thermal plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Carbon Blacks from HDPE plastic by 3-phase AC thermal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Motion of AC and DC Plasma Arcs under Transverse Cross-Fields: An Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma chemistry and plasma reactors for turquoise hydrogen and carbon nanomaterials production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Dames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandad-Julien Rohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Maestri - Laboratory of Catalysis and Catalytic Processes, Department of Energy, Politecnico di Milano, Milano, Italy; Matteo Pelucchi - CRECK Modeling Lab, Department of Chemistry, Materials and Chemical Engineering, Politecnico di Milano, Milano, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turquoise Hydrogen: An Effective Pathway to Decarbonization and Value Added Carbon Materials -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-317, 2023, Advances in Chemical Engineering, 978-0-323-95774-8. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.ache.2023.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for thermal cracking of hydrocarbons and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017050704. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing synthetic fuels constituted of hydrocarbons partially oxygenated comprises subjecting reaction gas mixture containing carbon and hydrogen to electric discharge inside reaction chamber and cooling and extracting the fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonzalez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2941942. 2010, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for generating hydrogen by fuel reforming using electric discharge generating plasma, comprises first cylindrical element within which reactive mixture flows, second element forming electrode tip, and continuous current generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2937029. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and Method for Converting Carbon Containing Feedstock into Carbon Containing Materials Having a Defined Nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2009142250. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for the Generation of Electric Power On-Board a Motor Vehicle Which is Equipped with a Fuel Cell and Associated Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2009246568. 2009, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de reformage pour véhicule automobile et générateur d'électricité mettant en oeuvre ce dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 0510272. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de production d'un plasma pour un reformeur multi-carburant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05 52102. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de Plasma et dispositif de reformage d'hydrocarbures pourvu d'un tel générateur de plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0509731. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de production d'hydrogène à partir d'hydrocarbures ou de composés hydrocarbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0552304. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of carbon-containing hydrogenated residue obtained during production of fullerene and carbon nanostructures, comprises functionalizing the residue by introducing chemical substituents during or following the production + Verfahren zur Weiterverarbeitung des bei der Fulleren- und Kohlenstoff-Nanostrukturen-Herstellung anfallenden Rückstandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grunberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebiu Grivei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germany, Patent n° : DE102005019301. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de Génération d'énergie électrique embarqué sur un véhicule automobile équipé d'une pile à combustible et procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duval-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2006061533. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures de Carbone par Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00550503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34E258EB"/>
+    <w:nsid w:val="D6358C9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fulcheri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3843-431X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03375019X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lawson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi Dasappa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Diab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mason Mccormick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Wyse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fulcheri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dames" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2024.100973" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfei Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gracian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nastasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Dames" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Wyse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-024-10457-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04414388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohsen Sarafraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid C. Christo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard F. Rolfe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Shabani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Nghiep Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117800" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.119015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Hardman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sarafraz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Christo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hessel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.272" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongqi Ye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119315" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04414449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2023.112017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hessel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frenklach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.299" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Song" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Duc Long" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Qin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108777" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Osorio-Tejada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Van'T Veer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116095" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.224.0125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sarafraz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Burton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/amp2.10081" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Sik Kim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Young Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.08.231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02907442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.099.0093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad Rohani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118228" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaff45" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117269" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.01.100" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaff3c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PLSK0HK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Takali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9829-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa540e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01473661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976572" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v3i2.141" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01589945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8af0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2556720" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Trelles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2015.1123214" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/17/1/11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebouvier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Iwarere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9593-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01120407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Iwarere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9619-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01116472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rehmet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.07.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56F3W10L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.12.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHTSWL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9536-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987168v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoquan Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2295837" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9438-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMJSM0XT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806099v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;argenlieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301991d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804554v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/14/145203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00827317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9458-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7NLVBPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861386v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/35/355206" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786123v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9201-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQHT5GN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00655795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delalondre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fresnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/2/025204" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/644AD093B4428C551CFBC75908579E87D5EE7665/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363831003721732" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00623649v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2160208" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200471r" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ravary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Badie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i4.40" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101674r" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mourard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-011-9316-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11JWQT66-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506536v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/4/045010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBH7FRZW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506670v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petitpas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darmon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100022r" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Rollier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900475x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i1.50" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359177v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.J035" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno-Couranjou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J328LHW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505942v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Wei Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.7343" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505974v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef700540v" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SHV931C1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505970v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef700665f" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GQHVJB38-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125711v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212236v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196356v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/8/S16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v10.i1.40" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091946v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Xia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruenberger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018567v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200039210" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.09.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82X8JD06-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528743v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Gruenberger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebiu Grivei" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200026940" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528754v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.05.037" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2KT0RT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00550448v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#232;me" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-7935-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LR23XH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528697v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v8.i1.70" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529749v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bakken" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i2.20" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Badie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.70" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529703v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.80" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542338v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(01)00169-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5TXCFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536936v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00486-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8H21JS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Schwob" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. Chibante" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(99)00153-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK9QD22-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542379v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arne Bakken" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021855916566" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BZVTW9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545990v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249591v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997137" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E764A887B0428BB85716801B51FDD72BAA5013E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425269v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0360-3199(94)E0022-Q" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPGGBRMT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559356v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mouel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04412989v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04412929v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413029v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458205v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02470318v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458288v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980126v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980143v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980117v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980138v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524618v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505662v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505657v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427398v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328472v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436133v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01381269v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436118v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328475v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578989v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144415v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144644v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159694v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159674v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144387v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159702v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144354v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159351v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159690v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058084v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101784v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058080v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012041" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954920v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804645v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954917v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804644v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804642v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804640v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617432v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805347v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677262v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805353v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805356v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805358v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506257v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590715" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506253v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590640" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222729v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222739v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526494v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duval" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00813627v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Junker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Breysse Carrabeuf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allidi&#232;res" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guichardot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022693v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022690v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101989v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022691v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527281v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022695v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806865v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517156v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Salanne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805931v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806892v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806879v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529981v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529785v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530514v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Osvath" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Geza I." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapaszto Levente" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Gyulai" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.498988" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805974v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530057v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806251v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529957v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806244v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534060v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806224v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534278v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533828v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534037v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537112v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537116v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615292v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615294v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542343v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542345v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538960v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544835v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544857v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Bergstr&#248;m" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00543983v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617094v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ITPPC-1996.380" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661137v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806172v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806203v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806195v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806209v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617095v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524628v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524608v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413095v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-chemical-engineering/vol/61/suppl/C" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2023.05.001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04069686v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802108v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802106v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802174v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802115v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudjemmaa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duval-Brunel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Planas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527427v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudjemaa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527400v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527423v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527412v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527430v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527165v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grunberger" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550503v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fulcheri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3843-431X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03375019X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fulcheri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dames" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2024.100973" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04792202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02393-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871338v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfei Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gracian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nastasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Diab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Dames" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Wyse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-024-10457-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04414388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohsen Sarafraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid C. Christo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard F. Rolfe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Shabani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Nghiep Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117800" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871439v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lawson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi Dasappa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mason Mccormick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Wyse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Hardman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Sarafraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Christo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Tran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hessel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.272" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongqi Ye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04414449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2023.112017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.119015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Song" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Duc Long" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Qin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108777" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Osorio-Tejada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Van'T Veer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116095" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.224.0125" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hessel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frenklach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.299" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sarafraz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Burton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/amp2.10081" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Sik Kim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Young Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.08.231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad Rohani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118228" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02907442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.099.0093" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaff45" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117269" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.01.100" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02406871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaff3c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038602" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01798074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/aab301" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PLSK0HK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Takali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9829-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa540e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01473661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976572" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v3i2.141" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.10.068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W46KW0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01589945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8af0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Trelles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2015.1123214" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2556720" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/17/1/11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebouvier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Iwarere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9593-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01120407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Iwarere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9619-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086921v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rehmet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.07.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56F3W10L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.12.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHTSWL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9536-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoquan Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2295837" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01116472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;argenlieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301991d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804554v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/14/145203" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00827317v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9458-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7NLVBPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/35/355206" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9201-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9438-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMJSM0XT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQHT5GN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00655795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delalondre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fresnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/2/025204" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/644AD093B4428C551CFBC75908579E87D5EE7665/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00623649v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2160208" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200471r" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720599v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ravary" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Bertrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Badie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i4.40" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617141v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101674r" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648288v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mourard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-011-9316-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11JWQT66-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579611v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363831003721732" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petitpas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darmon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100022r" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/4/045010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBH7FRZW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Rollier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900475x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i1.50" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359177v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.J035" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno-Couranjou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J328LHW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505970v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef700665f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GQHVJB38-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505942v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Wei Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.7343" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505974v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef700540v" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SHV931C1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196356v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/8/S16" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v10.i1.40" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091946v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Xia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruenberger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527243v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.09.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82X8JD06-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018567v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200039210" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528754v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebiu Grivei" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.05.037" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2KT0RT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00550448v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#232;me" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-7935-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LR23XH7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528697v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v8.i1.70" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528743v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Gruenberger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200026940" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529749v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bakken" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i2.20" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Badie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.70" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529703v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.80" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542338v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(01)00169-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5TXCFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536936v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00486-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8H21JS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Schwob" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. Chibante" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(99)00153-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK9QD22-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542379v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arne Bakken" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021855916566" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BZVTW9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545990v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249591v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997137" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E764A887B0428BB85716801B51FDD72BAA5013E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425269v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0360-3199(94)E0022-Q" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPGGBRMT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559356v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Mouel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04412989v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04412929v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413029v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458322v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458345v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458205v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02470318v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980126v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980143v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980117v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980138v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524618v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505662v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505657v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01505672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427398v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328472v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436133v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01381269v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436118v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328475v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578989v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144415v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144644v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159694v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159674v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144387v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159702v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144354v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159351v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159690v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058084v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101784v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058080v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012041" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804645v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954917v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804644v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804642v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804640v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954920v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617432v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677262v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805353v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805356v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805358v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805347v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506257v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590715" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506253v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2008.4590640" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222729v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222739v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00813627v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Junker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Breysse Carrabeuf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allidi&#232;res" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guichardot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526494v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duval" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022690v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101989v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022691v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527281v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022695v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022693v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806865v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517156v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Salanne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805931v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806892v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806879v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529981v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529785v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530514v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Osvath" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Geza I." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapaszto Levente" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Gyulai" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.498988" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805974v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530057v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806251v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529957v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806244v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534060v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806224v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534278v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533828v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534037v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537112v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537116v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615292v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615294v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542343v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542345v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538960v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544835v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544857v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Bergstr&#248;m" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00543983v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661137v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806172v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806203v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806195v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806209v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617095v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617094v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ITPPC-1996.380" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524685v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blin-Simiand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jorand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524671v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524628v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524608v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413095v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/advances-in-chemical-engineering/vol/61/suppl/C" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2023.05.001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04069686v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802106v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802108v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802174v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802115v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudjemmaa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duval-Brunel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Planas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527427v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudjemaa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527400v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527423v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527412v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527165v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grunberger" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527430v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550503v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>