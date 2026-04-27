--- v0 (2026-03-29)
+++ v1 (2026-04-27)
@@ -461,342 +461,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Predictive Factors for Successful Vascular Anastomoses in a Sheep Uterine Transplantation Model</w:t>
+                <w:t xml:space="preserve">Involving Animal Models in Uterine Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Gal</w:t>
+                <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Balaya</w:t>
+                <w:t xml:space="preserve">Johanna Domert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Nathalie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Sylvie Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.5262. </w:t>
+              <w:t xml:space="preserve">Frontiers in Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.830826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11185262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsurg.2022.830826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770597v1</w:t>
+                <w:t xml:space="preserve">hal-03588798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Animal Models in Uterine Transplantation</w:t>
+                <w:t xml:space="preserve">Analysis of Predictive Factors for Successful Vascular Anastomoses in a Sheep Uterine Transplantation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
+                <w:t xml:space="preserve">Claire Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Domert</w:t>
+                <w:t xml:space="preserve">Vincent Balaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cornet</w:t>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chastant</w:t>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.830826. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.5262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsurg.2022.830826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11185262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588798v1</w:t>
+                <w:t xml:space="preserve">hal-03770597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of blood parameters and molecular endometrial markers during early reperfusion in two ovine models of uterus transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1386,429 +1386,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin gene in rabbit: cloning and expression in mammary epithelial cells during pregnancy and lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+                <w:t xml:space="preserve">Unilateral once daily milking locally induces differential gene expression in both mammary tissue and milk epithelial cells revealing mammary remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arieh Gertler</w:t>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (15), pp.645-652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00020.2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 45 (20), pp.973-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00059.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650447v1</w:t>
+                <w:t xml:space="preserve">hal-01004555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA in the ovine mammary gland during early pregnancy: spatial and temporal expression of miR-21, miR-205, and miR-200</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leptin gene in rabbit: cloning and expression in mammary epithelial cells during pregnancy and lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
+                <w:t xml:space="preserve">Gili Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
+                <w:t xml:space="preserve">Arieh Gertler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (4), pp.151-161. </w:t>
+              <w:t xml:space="preserve">, 2013, 45 (15), pp.645-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00020.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000754v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral once daily milking locally induces differential gene expression in both mammary tissue and milk epithelial cells revealing mammary remodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MicroRNA in the ovine mammary gland during early pregnancy: spatial and temporal expression of miR-21, miR-205, and miR-200</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Galio</w:t>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+                <w:t xml:space="preserve">Patrick P. Yeboah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Finot</w:t>
+                <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (20), pp.973-985. </w:t>
+              <w:t xml:space="preserve">, 2013, 45 (4), pp.151-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00059.2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004555v1</w:t>
+                <w:t xml:space="preserve">hal-01000754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific positioning of the casein gene cluster in active nuclear domains in luminal mammary epithelial cells</w:t>
               </w:r>
@@ -1820,51 +1820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 340 (1), pp.91-102. </w:t>
@@ -2867,846 +2867,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA in mammary gland during early pregnancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Group Meeting COST RGB-Net TD1101</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST RGB-Net. Bologne, ITA., Apr 2013, Uppsala, Sweden. pp.23</w:t>
+              <w:t xml:space="preserve">International Plant and Animal Genome XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scherago International Inc. Jersey City, NJ, USA., Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807870v1</w:t>
+                <w:t xml:space="preserve">hal-01000385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monotraite induit la méthylation d'une région régulatrice distale en amont du gène de la caséine- S1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Petridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh M. Nguyen</w:t>
+                <w:t xml:space="preserve">MicroRNA in mammary gland during early pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Galio</w:t>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Yeboah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod "DNA methylation and demethylation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Working Group Meeting COST RGB-Net TD1101</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST RGB-Net. Bologne, ITA., Apr 2013, Uppsala, Sweden. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001076v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant and Animal Genome XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scherago International Inc. Jersey City, NJ, USA., Jan 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod "DNA methylation and demethylation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000385v1</w:t>
+                <w:t xml:space="preserve">hal-01001076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'épigénétique dans l'expression phénotypique de caractères d'intérêt agromonique relevant de régulations polygéniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l'adiposité sur le développement de la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Renard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rocha</w:t>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Génomique animale et microbienne AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.79-81</w:t>
+              <w:t xml:space="preserve">2.Congrès de Médecine périconceptionnelle - In utero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Pédiatrie Ambulatoire (AFPA). FRA., Oct 2012, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003253v1</w:t>
+                <w:t xml:space="preserve">hal-01019456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'adiposité sur le développement de la glande mammaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Contribution de l'épigénétique dans l'expression phénotypique de caractères d'intérêt agromonique relevant de régulations polygéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.Congrès de Médecine périconceptionnelle - In utero</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Pédiatrie Ambulatoire (AFPA). FRA., Oct 2012, Paris, France. pp.6</w:t>
+              <w:t xml:space="preserve">9. Colloque Génomique animale et microbienne AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019456v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Petridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3742,273 +3742,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milking frequency modifies the DNA methylation at the global level and the CSN1 regulatory region in the bovine mammary gland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
+                <w:t xml:space="preserve">Expression des microARN pendant le développement de la glande mammaire ovine adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI. Journée de l'Animation transversale "Glande mammaire, lait" 2011 - Inra, Département Physiologie animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.NP</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000489v1</w:t>
+                <w:t xml:space="preserve">hal-02745452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des microARN pendant le développement de la glande mammaire ovine adulte</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milking frequency modifies the DNA methylation at the global level and the CSN1 regulatory region in the bovine mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI. Journée de l'Animation transversale "Glande mammaire, lait" 2011 - Inra, Département Physiologie animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.NP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745452v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de microARN et organisation nucléaire dans le tissu mammaire de vache et notamment les cellules progénitrices</w:t>
               </w:r>
@@ -4020,64 +4020,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4238,277 +4238,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action des acides gras sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Clonage de microARN dans la glande mammaire ovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757495v1</w:t>
+                <w:t xml:space="preserve">hal-02756701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonage de microARN dans la glande mammaire ovine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Action des acides gras sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Pauloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756701v1</w:t>
+                <w:t xml:space="preserve">hal-02757495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcripts in milk purified mammary epithelial cells can reveal the effect of once daily milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4553,195 +4553,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI or IVF-ET technologies differentially affect the bovine endometrial transcriptome at implantation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La monotraite modifie l'expression d'environ 500 gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual Meeting of The European Society for Human Reproduction and Embryology (ESHRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756649v1</w:t>
+                <w:t xml:space="preserve">hal-02751816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du conceptus sur le transcriptome de l’endomètre bovin à l’implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadera Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,902 +4743,932 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des fonctions biologiques de l'OPL par transfection transitoire d'ARNI in vivo : développement des approches et résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007 - Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du pic de prolactine circulante induit par la traite sur la galactopoïese chez le bovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Chanat</w:t>
+                <w:t xml:space="preserve">AI or IVF-ET technologies differentially affect the bovine endometrial transcriptome at implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mansouri-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin E Everts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">24. Annual Meeting of The European Society for Human Reproduction and Embryology (ESHRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758502v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La monotraite modifie l'expression d'environ 500 gènes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôle du pic de prolactine circulante induit par la traite sur la galactopoïese chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751816v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action différentielle des acides gras saturés et insaturés sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of gene expression profiles in the ruminant endometrium using a 13K microarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadera Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pauloin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Droineau</w:t>
+                <w:t xml:space="preserve">R. Everts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756542v1</w:t>
+                <w:t xml:space="preserve">hal-01197493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiles in endometrium of cyclic and pregnant cows during the peri-implantation period</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Action différentielle des acides gras saturés et insaturés sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pauloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Degrelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vignon</w:t>
+                <w:t xml:space="preserve">Stephanie Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
+              <w:t xml:space="preserve">2. Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197494v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genes involved in the implantation process in cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Gene expression profiles in endometrium of cyclic and pregnant cows during the peri-implantation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadera Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.E. Everts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvan Heyman</w:t>
+                <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EMBIC Summer School</w:t>
+              <w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197496v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of gene expression profiles in the ruminant endometrium using a 13K microarray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Identification of genes involved in the implantation process in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadera Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Everts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Everts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Galio</w:t>
+                <w:t xml:space="preserve">Yvan Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">3. EMBIC Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197493v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of microarray approaches to study the regulation of gene expression in the mammary gland by prolactin and related hormones</w:t>
               </w:r>
@@ -5706,51 +5706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Polish-French Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
@@ -6432,51 +6432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of once daily milking on mammary transcriptome and cell turnover in dairy goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Dris-Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6685,277 +6685,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions biologiques de FOXL2 dans l’endomètre bovin : un gène clé de l’axe reproducteur femelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t>
+              <w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799741v1</w:t>
+                <w:t xml:space="preserve">hal-02800335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctions biologiques de FOXL2 dans l’endomètre bovin : un gène clé de l’axe reproducteur femelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lesage Padilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t>
+              <w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800335v1</w:t>
+                <w:t xml:space="preserve">hal-02799741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets à long terme de l’adiposité sur la qualité du lait et le développement de la glande mammaire de la descendance</w:t>
               </w:r>
@@ -7088,103 +7088,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking frequency modifies DNA methylation at a CSN1 regulatory region in the bovine mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.476, 2012, 63rd annual meeting of the European Federation of Animal Science. </w:t>
@@ -7248,51 +7248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7395,51 +7395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Annual Meeting Club Exocytose-Endocytose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Presqu'île de Giens, France. n.p., 2009</w:t>
@@ -7558,51 +7558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25A5A871"/>
+    <w:nsid w:val="50245058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7789,51 +7789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-galio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-8181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Casarotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen N Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0821" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourcault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Favre-Inhofer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Domert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsurg.2022.830826" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Solomon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Gertler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Yeboah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-011-9249-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HGQ4BC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Pauloin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0926-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1J0JGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02481910v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Briquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaquero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.1365" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X4MZ3FK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000385v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000489v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818686v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751816v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Droineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Everts" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everts" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203966v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey E. Dahl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dieudonne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pinatel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dris-Kerdreux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.343" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806686v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821179v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-galio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-8181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Casarotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen N Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0821" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourcault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Favre-Inhofer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Domert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsurg.2022.830826" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185262" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Solomon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Gertler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Yeboah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-011-9249-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HGQ4BC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Pauloin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0926-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1J0JGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02481910v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Briquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaquero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.1365" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X4MZ3FK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818686v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197493v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everts" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Droineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Everts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203966v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey E. Dahl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dieudonne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pinatel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dris-Kerdreux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.343" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806686v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821179v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>