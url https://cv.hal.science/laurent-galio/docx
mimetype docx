--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -1,7503 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7451 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent GALIO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications Galio Laurent</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-galio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1520-8181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ZGvP7PgAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of extracellular vesicles at parturition in dairy cows with lategestation heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen N Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.101-106. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2025-0821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of obesity on uterine receptivity is mediated by endometrial extracellular vesicles that control human endometrial stromal cell decidualization and trophoblast invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fourcault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐noëlle Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Extracellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (7), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jex2.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Predictive Factors for Successful Vascular Anastomoses in a Sheep Uterine Transplantation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.5262. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11185262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Animal Models in Uterine Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Favre-Inhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Domert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.830826. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsurg.2022.830826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of blood parameters and molecular endometrial markers during early reperfusion in two ovine models of uterus transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Favre-Inhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0251474. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0251474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preattachment embryos of domestic animals: Insights into development and paracrine secretions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.205-228. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-022516-022900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviduct extracellular vesicles protein content and their role during oviduct-embryo cross-talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Alminana-Brines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Soares de Alcantara Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (3), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal metabolism affects endometrial expression of oxidative stress and FOXL2 genes in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Poirée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth D Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189942. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk from dams fed an obesogenic diet combined with a high-fat/high-sugar diet induces long-term abnormal mammary gland development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (4), pp.1641-1655. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unilateral once daily milking locally induces differential gene expression in both mammary tissue and milk epithelial cells revealing mammary remodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (20), pp.973-985. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00059.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin gene in rabbit: cloning and expression in mammary epithelial cells during pregnancy and lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gili Solomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arieh Gertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (15), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00020.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNA in the ovine mammary gland during early pregnancy: spatial and temporal expression of miR-21, miR-205, and miR-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie S. Droineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Yeboah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania H. Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), pp.151-161. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific positioning of the casein gene cluster in active nuclear domains in luminal mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie S. Droineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (8), pp.979-997. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-011-9249-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleate and linoleate stimulate degradation of β-casein in prolactin-treated HC11 mouse mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Pauloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie S. Droineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 340 (1), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00441-009-0926-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiles of bovine caruncular and intercaruncular endometrium at implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri-Atiia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90404.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometrium as an early sensor of in vitro embryo manipulation technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mansouri-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (14), pp.5687-5692. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0812722106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Interactions between a Composite DNA Regulatory Region (HIV-1 LTR NRE) and Several Transcription Factors of Nuclear Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vaquero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 264 (1), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/bbrc.1999.1365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02481910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vésicules extra-cellulaires (EVs) de fluide utérin stimulent l’expression de marqueurs de l’implantation dans l’endomètre ovin in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation-related genes in the ovine endometrium are regulated by extracellular vesicles from earlypregnant uterine fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Meeting of French Society for Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Extracellular Vesicles (FSEV). FRA., Nov 2017, Paris, France. 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bovine oviductal exosomes from in vivo and in vitro origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Alminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant and Animal Genome XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scherago International Inc. Jersey City, NJ, USA., Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNA in mammary gland during early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie S. Droineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Yeboah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania H. Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group Meeting COST RGB-Net TD1101</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST RGB-Net. Bologne, ITA., Apr 2013, Uppsala, Sweden. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monotraite induit la méthylation d'une région régulatrice distale en amont du gène de la caséine- S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LncRNA expression and increased DNA methylation in a distal region upstream from the alphaS1 casein gene after once daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques Monod "DNA methylation and demethylation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'épigénétique dans l'expression phénotypique de caractères d'intérêt agromonique relevant de régulations polygéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Génomique animale et microbienne AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'adiposité sur le développement de la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.Congrès de Médecine périconceptionnelle - In utero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Pédiatrie Ambulatoire (AFPA). FRA., Oct 2012, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des microARN pendant le développement de la glande mammaire ovine adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie S. Droineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania H. Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. Journée de l'Animation transversale "Glande mammaire, lait" 2011 - Inra, Département Physiologie animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milking frequency modifies the DNA methylation at the global level and the CSN1 regulatory region in the bovine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. Journée de l'Animation transversale "Glande mammaire, lait" 2011 - Inra, Département Physiologie animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.NP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de microARN et organisation nucléaire dans le tissu mammaire de vache et notamment les cellules progénitrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie S. Droineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania H. Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of common regulatory mechanisms of casein exocytosis and milk fat globule budding during milk secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Pauloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation des Crédits Incitatifs 2010 - Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action des acides gras sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Pauloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie S. Droineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage de microARN dans la glande mammaire ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie S. Droineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcripts in milk purified mammary epithelial cells can reveal the effect of once daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium on milk genomics and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monotraite modifie l'expression d'environ 500 gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI or IVF-ET technologies differentially affect the bovine endometrial transcriptome at implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mansouri-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of The European Society for Human Reproduction and Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du conceptus sur le transcriptome de l’endomètre bovin à l’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des fonctions biologiques de l'OPL par transfection transitoire d'ARNI in vivo : développement des approches et résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007 - Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du pic de prolactine circulante induit par la traite sur la galactopoïese chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gene expression profiles in the ruminant endometrium using a 13K microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action différentielle des acides gras saturés et insaturés sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pauloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Droineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiles in endometrium of cyclic and pregnant cows during the peri-implantation period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes involved in the implantation process in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EMBIC Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of microarray approaches to study the regulation of gene expression in the mammary gland by prolactin and related hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Extracellular Vesicles at Parturition in Dairy Cows with Late Gestation Heat Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey E. Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lousiville, KY, United States. Journal of Dairy Science, 108 (Suppl. 1), p 392, 2669, 2025, Abstract-book-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of obesity on human endometrial stromal cell decidualization and endometrial control of trophoblast invasion: implication of endometrial extracellular vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Dieudonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Pinatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th meeting of French Society Extracellular Vesicles - October 19 - 21st 2022 Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution de l’acétate d’uranyle par des sels de lanthanides pour la coloration négative d’échantillons biologiques en microscopie électronique à transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMUI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Theix, France. 1p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids promote expression of implantation-related markers in ovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Meeting of the Society for the Study of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Washington, United States. , 377 p., 2017, Book of Abstracts, SSR 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of once daily milking on mammary transcriptome and cell turnover in dairy goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Dris-Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ASAS-CSAS Annual Meeting and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Baltimore, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 95 (Suppl. 4), 2017, Journal of Animal Science. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/asasann.2017.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions biologiques de FOXL2 dans l’endomètre bovin : un gène clé de l’axe reproducteur femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à long terme de l’adiposité sur la qualité du lait et le développement de la glande mammaire de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Mason SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28 (S1), 240 p., 2014, 12èmes Journées Francophones de Nutrition, JFN 2014. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70805-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milking frequency modifies DNA methylation at a CSN1 regulatory region in the bovine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.476, 2012, 63rd annual meeting of the European Federation of Animal Science. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific nuclear positioning of the casein gene cluster in luminal mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie S. Droineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Annual ENBDC workshop: Methods in mammary gland biology and breast cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Weggis, Switzerland. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleate and linoleate stimulate both lipid droplet formation and the degradation of b-casein in prolactin-treated HC11 mouse mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Pauloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie S. Droineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Annual Meeting Club Exocytose-Endocytose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Presqu'île de Giens, France. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7558,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50245058"/>
+    <w:nsid w:val="B8D0F9B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7789,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-galio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-8181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Casarotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen N Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0821" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourcault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Favre-Inhofer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Domert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsurg.2022.830826" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185262" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Solomon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Gertler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Yeboah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-011-9249-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HGQ4BC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Pauloin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0926-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1J0JGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02481910v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Briquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaquero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.1365" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X4MZ3FK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818686v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197493v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everts" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Droineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Everts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203966v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey E. Dahl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dieudonne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pinatel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dris-Kerdreux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.343" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806686v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821179v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-galio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-8181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ZGvP7PgAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Casarotto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen N Jones" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0821" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourcault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Favre-Inhofer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Domert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsurg.2022.830826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Solomon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Gertler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Yeboah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-011-9249-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HGQ4BC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Pauloin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0926-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1J0JGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02481910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Briquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaquero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.1365" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X4MZ3FK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001076v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757444v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Droineau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Everts" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey E. Dahl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dieudonne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pinatel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dris-Kerdreux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.343" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745102v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>