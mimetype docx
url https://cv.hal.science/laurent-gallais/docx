--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,1342 +100,1342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring laser-induced damage threshold in metallic coatings across a fifteen-order-of-magnitude-range of pulse lengths</w:t>
+                <w:t xml:space="preserve">Influence of laser polarization on the laser-induced damage threshold: Comparison with photoionization theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erikas Atkočaitis</w:t>
+                <w:t xml:space="preserve">R. Nuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Jupé</w:t>
+                <w:t xml:space="preserve">A. Karimbana Kandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urtė Kimbaraitė</w:t>
+                <w:t xml:space="preserve">L. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">S. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilija Žutautaitė</w:t>
+                <w:t xml:space="preserve">L. Lamaignère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (21), pp.44843. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.563537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0242463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519682v1</w:t>
+                <w:t xml:space="preserve">hal-04890067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption measurements of optical coatings at 1.1 µm and 1.5 µm with Lock-In Thermography and associated thermal model</w:t>
+                <w:t xml:space="preserve">Characterization and simulation of laser-induced contamination effects on laser beam propagation in the UV sub-picosecond regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Soulier</w:t>
+                <w:t xml:space="preserve">Jules Herbuvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Krol</w:t>
+                <w:t xml:space="preserve">Frank Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lumeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis A Vazquez-Zuniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64 (8), pp.1853. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.550928⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 64 (17), pp.4922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.559241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213458v1</w:t>
+                <w:t xml:space="preserve">hal-05519663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of laser polarization on the laser-induced damage threshold: Comparison with photoionization theory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A laser-based annealing methodology to speed-up the study of thermo-activated restoration mechanisms in metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gallais</w:t>
+                <w:t xml:space="preserve">Maxime Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grosjean</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Pruvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lamaignère</w:t>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0242463⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (6), pp.063508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0202933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890067v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05104972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and simulation of laser-induced contamination effects on laser beam propagation in the UV sub-picosecond regime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of laser-induced damage threshold of circular grating waveguide structures exposed to sub-picosecond laser radiation centered at a wavelength of 1030 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis A Vazquez-Zuniga</w:t>
+                <w:t xml:space="preserve">Denys Didychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Monneret</w:t>
+                <w:t xml:space="preserve">Fangfang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Nillon</w:t>
+                <w:t xml:space="preserve">Anton Savchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Zideluns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ao.559241⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (3), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-025-08414-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519663v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and simulation of wavefront deformation induced by a high-power CW laser in thin-film optical filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65 (5), pp.A68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.575022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of laser-induced damage threshold of circular grating waveguide structures exposed to sub-picosecond laser radiation centered at a wavelength of 1030 nm</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of thermal effects in laser micro-machining of graphite with ultrashort pulses at high repetition rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Stehlik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.E. Cifuentes Quintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-025-08414-1⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (7), pp.536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-025-08642-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213440v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laser-based annealing methodology to speed-up the study of thermo-activated restoration mechanisms in metals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Minissale</w:t>
+                <w:t xml:space="preserve">Study on the ablation evolution and surface morphology of fused silica as function of CO2 laser processing parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Vazquez-Zuniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Durif</w:t>
+                <w:t xml:space="preserve">Christophe Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lenci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Gleyze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0202933⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (13), pp.135106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0253822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05104972v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of thermal effects in laser micro-machining of graphite with ultrashort pulses at high repetition rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Two-laser experiments to reproduce hypervelocity impacts on graphite at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-025-08642-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 204, pp.105375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519683v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the ablation evolution and surface morphology of fused silica as function of CO2 laser processing parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring laser-induced damage threshold in metallic coatings across a fifteen-order-of-magnitude-range of pulse lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cormont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Erikas Atkočaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Jupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urtė Kimbaraitė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilija Žutautaitė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0253822⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (21), pp.44843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.563537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519655v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-laser experiments to reproduce hypervelocity impacts on graphite at high temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rullier</w:t>
+                <w:t xml:space="preserve">Absorption measurements of optical coatings at 1.1 µm and 1.5 µm with Lock-In Thermography and associated thermal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lescoute</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 204, pp.105375. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (8), pp.1853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.550928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519653v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser temperature programmed desorption: A flexible technique to study ion-surface interaction</w:t>
               </w:r>
@@ -1555,103 +1555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of laser-induced contamination on dielectric thin films in MHz sub-ps regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janis Zideluns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrnaz Modaresialam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Granchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1817,1994 +1817,1994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the multilayer dielectric mirror design on the laser damage growth in the sub-picosecond regime</w:t>
+                <w:t xml:space="preserve">Light–Matter Complex Interactions in Stereolithographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saaxewer Diop</w:t>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Chorel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.477054⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.6844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13116844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415611v1</w:t>
+                <w:t xml:space="preserve">hal-04415642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the multilayer dielectric design on the laser-induced damage threshold of pulse compression gratings for petawatt-class lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saaxewer Diop</w:t>
+                <w:t xml:space="preserve">Optical properties, surface composition and desorption of Stainless Steel (316L) studied from ambient temperature to 1000 K in vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Louis de Canonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Romero-Lairado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonod</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadja Roquin</w:t>
+                <w:t xml:space="preserve">Eric Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.498295⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.106865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308683v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light–Matter Complex Interactions in Stereolithographies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Temperature gradient based annealing methodology for tungsten recrystallization kinetics assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude André</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Devictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13116844⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 193, pp.113785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04415642v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04102806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties, surface composition and desorption of Stainless Steel (316L) studied from ambient temperature to 1000 K in vacuum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Minissale</w:t>
+                <w:t xml:space="preserve">L’endommagement laser sur les lasers de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Romero-Lairado</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106865⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118, pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202311846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192375v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature gradient based annealing methodology for tungsten recrystallization kinetics assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lenci</w:t>
+                <w:t xml:space="preserve">Super-resolved total internal reflection fluorescence microscopy using random illuminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Affannoukoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Maurice</w:t>
+                <w:t xml:space="preserve">Guillaume Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Devictor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alan Durif</w:t>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 193, pp.113785. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (8), pp.1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/optica.487003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04102806v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’endommagement laser sur les lasers de puissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High power laser heating of nuclear ceramics for the generation of controlled spatiotemporal gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Nasselahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202311846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (3), pp.033101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0146541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031285v1</w:t>
+                <w:t xml:space="preserve">hal-04412911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolved total internal reflection fluorescence microscopy using random illuminations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A laser-based system to heat nuclear fuel pellets at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Savatier</w:t>
+                <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fiorito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/optica.487003⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0139508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172900v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power laser heating of nuclear ceramics for the generation of controlled spatiotemporal gradients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Nasselahsen</w:t>
+                <w:t xml:space="preserve">Impact of the multilayer dielectric design on the laser-induced damage threshold of pulse compression gratings for petawatt-class lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saaxewer Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0146541⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (17), pp.4669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.498295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412911v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laser-based system to heat nuclear fuel pellets at high temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the multilayer dielectric mirror design on the laser damage growth in the sub-picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saaxewer Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
+                <w:t xml:space="preserve">Marine Chorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reymond</w:t>
+                <w:t xml:space="preserve">Éric Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fiorito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Pontillon</w:t>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 94 (10), </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (7), pp.B126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0139508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.477054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453724v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipass lock-in thermography for the study of optical coating absorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Petite</w:t>
+                <w:t xml:space="preserve">The role of defects, deuterium, and surface morphology on the optical response of beryllium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Louis de Canonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marcouillé</w:t>
+                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Krol</w:t>
+                <w:t xml:space="preserve">Bogdan Butoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Grèzes-Besset</w:t>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (4), pp.978. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.445045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac4c71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934530v1</w:t>
+                <w:t xml:space="preserve">hal-03548826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés d’usinage laser CO2 de composants optiques en silice</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sub-picosecond 1030 nm laser-induced damage threshold evaluation of pulsed-laser deposited sesquioxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goby Govindassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Zideluns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202211232⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (07), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.61.7.071603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598355v1</w:t>
+                <w:t xml:space="preserve">hal-03751035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of defects, deuterium, and surface morphology on the optical response of beryllium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Optical Properties of Tungsten: A Parametric Study to Characterize the Role of Roughness, Surface Composition and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Romero Lairado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Louis de Canonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Bisson</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac4c71⟩</w:t>
+              <w:t xml:space="preserve">Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Laser–Matter Interaction, 3 (3), pp.216-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/opt3030021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548826v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-picosecond 1030 nm laser-induced damage threshold evaluation of pulsed-laser deposited sesquioxide thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Wagner</w:t>
+                <w:t xml:space="preserve">Competition between recovery and recrystallization in two tungsten supplies according to ITER specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.61.7.071603⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (15), pp.7729-7746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-022-07123-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751035v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between recovery and recrystallization in two tungsten supplies according to ITER specifications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lemetais</w:t>
+                <w:t xml:space="preserve">Multipass lock-in thermography for the study of optical coating absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marcouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grèzes-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-022-07123-w⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4), pp.978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.445045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751029v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties of Tungsten: A Parametric Study to Characterize the Role of Roughness, Surface Composition and Temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédés d’usinage laser CO2 de composants optiques en silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Laser–Matter Interaction, 3 (3), pp.216-224. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112, pp.32-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/opt3030021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202211232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715036v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface oxygen versus native oxide on tungsten: contrasting effects on deuterium retention and release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3855,90 +3855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-REX: Numerical tool for tungsten damage assessment for DEMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3989,103 +3989,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization dependence of laser damage growth features on multilayer dielectric mirrors for petawatt-class lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saaxewer Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -4175,51 +4175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martiane Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.234 - 242. </w:t>
@@ -4257,103 +4257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the influence of a spatial beam profile on laser damage growth dynamics in multilayer dielectric mirrors in the near infrared sub-picosecond regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saaxewer Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (11), pp.17739. </w:t>
@@ -4519,2727 +4519,2727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of silica glass through a multiphoton polymerization process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical simulations of laser heating experiments on UO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.414848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 557, pp.153220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200006v1</w:t>
+                <w:t xml:space="preserve">hal-03466237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are bacteria claustrophobic? The problem of micrometric spatial confinement for the culturing of micro-organisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigation of CO$_2$ laser ablation of fused silica with sub-microsecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra00184a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (9), pp.093106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0060684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186330v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of UO$_2$ thermal diffusivity measurement with laser techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Guillous</w:t>
+                <w:t xml:space="preserve">Are bacteria claustrophobic? The problem of micrometric spatial confinement for the culturing of micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gorlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Klosek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">François Iv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202125307005⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (21), pp.12500-12506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra00184a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466343v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round-robin measurements of the laser induced damage threshold with sub-picosecond pulses on optical monolayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of UO$_2$ thermal diffusivity measurement with laser techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Klosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Onofri-Marroncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexei Kozlov</w:t>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.60.3.031005⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.07005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202125307005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466247v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain growth and damages induced by transient heat loads on W</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Round-robin measurements of the laser induced damage threshold with sub-picosecond pulses on optical monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Kozlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (03), pp.031005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.60.3.031005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac27df⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03357224v1</w:t>
+                <w:t xml:space="preserve">hal-03466247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward UO2 micro/macro machining: a laser processing approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">High power continuous wave laser heating of graphite in a high temperature range up to 3800 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (4), pp.043102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202125307004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03466342v1</w:t>
+                <w:t xml:space="preserve">hal-03466241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical simulations of laser heating experiments on UO$_2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">Laser ablation of graphite with near infrared microsecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153220⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (9), pp.722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-021-04815-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466237v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of CO$_2$ laser ablation of fused silica with sub-microsecond pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Gallais</w:t>
+                <w:t xml:space="preserve">Grain growth and damages induced by transient heat loads on W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0060684⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.124032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac27df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466231v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power continuous wave laser heating of graphite in a high temperature range up to 3800 K</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Rullier</w:t>
+                <w:t xml:space="preserve">Toward UO2 micro/macro machining: a laser processing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (4), pp.043102. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.07004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0033530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202125307004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466241v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ablation of graphite with near infrared microsecond pulses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Attempt to Assess Recovery/Recrystallization Kinetics in Tungsten at High Temperature Using Statistical Nanoindentation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Karanja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-021-04815-z⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11010037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466235v1</w:t>
+                <w:t xml:space="preserve">hal-03214794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Attempt to Assess Recovery/Recrystallization Kinetics in Tungsten at High Temperature Using Statistical Nanoindentation Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alan Durif</w:t>
+                <w:t xml:space="preserve">Beam-size effects on the measurement of sub-picosecond intrinsic laser induced damage threshold of dielectric oxide coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Stehlík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Zideluns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11010037⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (27), pp.8569-8578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.433935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214794v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-size effects on the measurement of sub-picosecond intrinsic laser induced damage threshold of dielectric oxide coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D printing of silica glass through a multiphoton polymerization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (27), pp.8569-8578. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (2), pp.364-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.433935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.414848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466239v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia sensing properties of ZnO nanoparticles on flexible substrate</w:t>
+                <w:t xml:space="preserve">Optical system for real-time monitoring of nuclear fuel pellets at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Acuautla</w:t>
+                <w:t xml:space="preserve">Thibault Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+                <w:t xml:space="preserve">Romain Burla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bendahan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Smart Sensing and Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21307/ijssis-2019-031⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 357, pp.110383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.110383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867072v1</w:t>
+                <w:t xml:space="preserve">hal-02426983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of laser-induced contamination at 515 nm in the sub-ps/MHz regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation of laser damage of grating waveguide structures submitted to sub-picosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.60.3.031004⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-020-07419-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466319v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dependency in the picosecond regime of laser damage growth</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning the Ultrafast Optical Nonlinearities of 2D Sb 2 Te 3 Thin Films by Thickness Adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard-Nicolas Verrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gebrehiwot Tesfay Zeweldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.398481⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9na00796b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222851v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical system for real-time monitoring of nuclear fuel pellets at high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Capdevila</w:t>
+                <w:t xml:space="preserve">Simulation of reactivity initiated accident thermal transients on nuclear fuels with laser remote heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sercombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.110383⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 530 (13), pp.151944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426983v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of laser damage of grating waveguide structures submitted to sub-picosecond pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Rumpel</w:t>
+                <w:t xml:space="preserve">A high power laser facility to conduct annealing tests at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Moeller</w:t>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Dietrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Graf</w:t>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-020-07419-2⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (3), pp.035102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5133741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139969v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Ultrafast Optical Nonlinearities of 2D Sb 2 Te 3 Thin Films by Thickness Adjustment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Minissale</w:t>
+                <w:t xml:space="preserve">Recrystallization at high temperature of two tungsten materials complying with the ITER specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9na00796b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 542, pp.152418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996179v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of reactivity initiated accident thermal transients on nuclear fuels with laser remote heating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ammonia sensing properties of ZnO nanoparticles on flexible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Acuautla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151944⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Smart Sensing and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (5), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21307/ijssis-2019-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426429v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high power laser facility to conduct annealing tests at high temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal dependency in the picosecond regime of laser damage growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saaxewer Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5133741⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (14), pp.4024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.398481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164162v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization at high temperature of two tungsten materials complying with the ITER specifications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of laser-induced contamination at 515 nm in the sub-ps/MHz regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mondon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Gebrayel El Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 542, pp.152418. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (03), pp.031004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.60.3.031004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164252v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavefront sensing applied to determine the temperature dependence of the refractive index of liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (13), pp.3646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7401,5745 +7401,5745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of surface temperature on optical properties of molybdenum mirrors in the visible and near-infrared domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization dependent laser damage growth of optical coatings at sub-picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.T. Zeweldi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Md. Rasedujjaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (9), pp.096012. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (19), pp.24444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aaca03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.024444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953124v1</w:t>
+                <w:t xml:space="preserve">hal-02426118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization dependent laser damage growth of optical coatings at sub-picosecond regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental platform for real-time measurement of the deformation of nuclear fuel rod claddings submitted to thermal transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md. Rasedujjaman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Burla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.024444⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (1), pp.013110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4996611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426118v1</w:t>
+                <w:t xml:space="preserve">hal-02426121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental platform for real-time measurement of the deformation of nuclear fuel rod claddings submitted to thermal transients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Richaud</w:t>
+                <w:t xml:space="preserve">The effect of surface temperature on optical properties of molybdenum mirrors in the visible and near-infrared domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Volle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G.T. Zeweldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (1), pp.013110. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (9), pp.096012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4996611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aaca03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426121v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Patterning of Self-Assembled Monolayers on PEDOT:PSS Films for Controlled Cell Adhesion</w:t>
+                <w:t xml:space="preserve">Sub-picosecond laser damage growth on high reflective coatings for high power applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ohayon</w:t>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalampos Pitsalidis</w:t>
+                <w:t xml:space="preserve">Stéphane Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Maria Pappa</w:t>
+                <w:t xml:space="preserve">Johann Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Hama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yi Zhang</w:t>
+                <w:t xml:space="preserve">Jérôme Neauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201700191⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (21), pp.12067 - 12097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.025767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586598v1</w:t>
+                <w:t xml:space="preserve">cea-01622286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser-induced damage threshold of electron beam deposited dielectrics for 1-m class optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurospheres on Patterned PEDOT:PSS Microelectrode Arrays Enhance Electrophysiology Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolien Pas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Hervy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Charalampos Pitsalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cheriaux</w:t>
+                <w:t xml:space="preserve">Dimitrios Koutsouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mouricaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.56.1.011001⟩</w:t>
+              <w:t xml:space="preserve">Advanced Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.1700164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adbi.201700164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586650v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable optical properties of amorphous Tantala layers in a quantizing structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser-induced birefringence measurements by quantitative polarized-phase microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Detlev Ristau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 42 (21), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.004502⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 42, pp.1616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.001616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727195v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurospheres on Patterned PEDOT:PSS Microelectrode Arrays Enhance Electrophysiology Recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma-facing components: the role of grain boundaries and the native oxide layer from a joint experiment-simulation integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ghiorghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Addab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolien Pas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francesca Santoro</w:t>
+                <w:t xml:space="preserve">A Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Biosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adbi.201700164⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (7), pp.076019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6d24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796171v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced birefringence measurements by quantitative polarized-phase microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">CO2 laser microprocessing for laser damage growth mitigation of fused silica optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.001616⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.011022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.56.1.011022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586666v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma-facing components: the role of grain boundaries and the native oxide layer from a joint experiment-simulation integrated approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption measurements in optical coatings by lock-in thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6d24⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (33), pp.9225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.009225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528028v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-picosecond laser damage growth on high reflective coatings for high power applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The temperature dependence of optical properties of tungsten in the visible and near-infrared domains: an experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.025767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa81f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01622286v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption measurements in optical coatings by lock-in thermography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tunable optical properties of amorphous Tantala layers in a quantizing structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Willemsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Jupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Tetzlaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlev Ristau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.56.009225⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.004502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727196v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 laser microprocessing for laser damage growth mitigation of fused silica optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bourgeade</w:t>
+                <w:t xml:space="preserve">Laser Patterning of Self-Assembled Monolayers on PEDOT:PSS Films for Controlled Cell Adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Pitsalidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.56.1.011022⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1700191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201700191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586653v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temperature dependence of optical properties of tungsten in the visible and near-infrared domains: an experimental and theoretical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Minissale</w:t>
+                <w:t xml:space="preserve">Femtosecond laser-induced damage threshold of electron beam deposited dielectrics for 1-m class optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cheriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pardanaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Daniel Mouricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (45), </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.011001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa81f3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.56.1.011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690700v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage growth with picosecond pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Neauport</w:t>
+                <w:t xml:space="preserve">Comparison between fused silica of type II and III after surface heating with a CO2 laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lavastre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">David Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.41.002342⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-016-9606-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01623412v1</w:t>
+                <w:t xml:space="preserve">hal-01313484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of laser energy deposition leading to damage and ablation of HfO2 and Nb2O5 single layers submitted to 500 fs pulses at 1030 and 343 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam-Bé Douti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 122, pp.653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-016-0197-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing on the laser induced damage of polished and CO2 laser-processed fused silica surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamaignère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119, pp.213106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4953146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between fused silica of type II and III after surface heating with a CO2 laser</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Time-resolved quantitative-phase microscopy of laser-material interactions using a wavefront sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-016-9606-9⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.3245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.003245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313484v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved quantitative-phase microscopy of laser-material interactions using a wavefront sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of mono-shot measurement as a fast and accurate determination of the laser-induced damage threshold in the sub-picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Néauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 41, pp.3245. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.41.003245⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 41, pp.804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.000804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586647v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of mono-shot measurement as a fast and accurate determination of the laser-induced damage threshold in the sub-picosecond regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Néauport</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical simulations of CO2 laser–fused silica interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lavastre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">David Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41, pp.804. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119, pp.113106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.41.000804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4944435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313486v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical simulations of CO2 laser–fused silica interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser damage growth with picosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Neauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119, pp.113106. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (10), pp.2342 - 2345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4944435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.002342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313488v1</w:t>
+                <w:t xml:space="preserve">cea-01623412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct comparison of kilohertz-and megahertz-repetition-rate femtosecond damage threshold</w:t>
+                <w:t xml:space="preserve">Measurement and compensation of residual group delay in a multi-core fiber for lensless endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.J. Nagy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Rácz</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.002525⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (6), pp.1221-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228360v1</w:t>
+                <w:t xml:space="preserve">hal-01155004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength dependence of femtosecond laser-induced damage threshold of optical materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam-Bé Douti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gintare Bataviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidjus Pupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117, pp.223103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4922353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and compensation of residual group delay in a multi-core fiber for lensless endoscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser damage density measurement of optical components in the sub-picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Neauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001221⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (9), pp.2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.002091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155004v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage density measurement of optical components in the sub-picosecond regime</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling surface defects in fused silica optics for laser wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lamaignère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (9), pp.2091. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (4), pp.566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.002091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.000655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228361v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling surface defects in fused silica optics for laser wave propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative phase imaging applied to laser damage detection and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bourgeade</w:t>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Donval</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sherazade Aknoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (28)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228359v1</w:t>
+                <w:t xml:space="preserve">hal-01227720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase imaging applied to laser damage detection and analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+                <w:t xml:space="preserve">Direct comparison of kilohertz-and megahertz-repetition-rate femtosecond damage threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vámos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Oszetzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+                <w:t xml:space="preserve">P Rácz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (11), pp.2525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.002525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227720v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced damage in composites of scandium, hafnium, aluminum oxides with silicon oxide in the infrared</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of nodular defects on the laser damage resistance of optical coatings in the femtosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghai Fu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Xinbin Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mende</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.001545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937942v1</w:t>
+                <w:t xml:space="preserve">hal-01097103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct holographic imaging of ultrafast laser damage process in thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser-induced damage of optical thin films submitted to 343, 515, and 1030 nm multiple subpicosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nerijus Siaulys</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.002164⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.122509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.53.12.122509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097104v1</w:t>
+                <w:t xml:space="preserve">hal-01097102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Carbon Dioxide Laser to Remove Scratches on Large Fused Silica Polished Optics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bourgeade</w:t>
+                <w:t xml:space="preserve">Ozone flexible sensors fabricated by photolithography and laser ablation processes based on ZnO nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Acuautla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Cavaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Doualle</w:t>
+                <w:t xml:space="preserve">T. Fiorido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201400383⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203, pp.602 - 611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01228356v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nodular defects on the laser damage resistance of optical coatings in the femtosecond regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation of optical properties and femtosecond laser damage resistance for Al2O3/AlF3 and Al2O3/SiO2 composite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinbin Cheng</w:t>
+                <w:t xml:space="preserve">M. Mende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanshan Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Istvan Balasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ehlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ristau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.A383</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097103v1</w:t>
+                <w:t xml:space="preserve">hal-00937943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone flexible sensors fabricated by photolithography and laser ablation processes based on ZnO nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Direct laser patterning of a gas sensor on flexible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Acuautla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, EUROSENSORS 2014, the XXVIII edition of the conference series, 87, pp.899-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790092v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced damage of optical thin films submitted to 343, 515, and 1030 nm multiple subpicosecond pulses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On-line deformation measurements of nuclear fuel rod cladding using speckle interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Commandre</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.53.12.122509⟩</w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097102v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation of optical properties and femtosecond laser damage resistance for Al2O3/AlF3 and Al2O3/SiO2 composite coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-induced damage thresholds of bulk and coating optical materials at 1030 nm, 500 fs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53, pp.A383</w:t>
+              <w:t xml:space="preserve">, 2014, 53, pp.A186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937943v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser patterning of a gas sensor on flexible substrate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser-induced damage in composites of scandium, hafnium, aluminum oxides with silicon oxide in the infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghai Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ehlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.A392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631654v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line deformation measurements of nuclear fuel rod cladding using speckle interferometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relevance of Carbon Dioxide Laser to Remove Scratches on Large Fused Silica Polished Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Cavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2013.10.009⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201400383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097098v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced damage thresholds of bulk and coating optical materials at 1030 nm, 500 fs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Direct holographic imaging of ultrafast laser damage process in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Commandre</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerijus Siaulys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.002164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937940v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical investigation of the laser damage threshold of metal multi-dielectric mirrors for high power ultrashort applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast laser ablation of metal films on flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Bin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Emmanuel Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.014698⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-013-7901-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854911v1</w:t>
+                <w:t xml:space="preserve">hal-00854912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser ablation of metal films on flexible substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser damage resistance of ion-beam sputtered Sc2O3/SiO2 mixture optical coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schrameyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ehlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ristau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.1368-1376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854912v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage resistance of ion-beam sputtered Sc2O3/SiO2 mixture optical coatings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Removal of scratches on fused silica optics by using a CO2 laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (23), pp.28272-28289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.028272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797202v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of scratches on fused silica optics by using a CO2 laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A theoretical investigation of the laser damage threshold of metal multi-dielectric mirrors for high power ultrashort applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21 (23), pp.28272-28289. </w:t>
+              <w:t xml:space="preserve">, 2013, 21 (12), pp.14698-14711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.028272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.014698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937939v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipulse laser damage in potassium titanyl phosphate: statistical interpretation of measurements and the damage initiation mechanism</w:t>
+                <w:t xml:space="preserve">Feasibility Studies for Speckle Interferometry Used to Measure Deformation in Nuclear Fuel Cladding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank R. Wagner</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alexandre Vauselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51, pp.121806</w:t>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177, pp.285-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764590v1</w:t>
+                <w:t xml:space="preserve">hal-00675482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser damage resistance of oxide and mixture oxide optical coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+                <w:t xml:space="preserve">A high accuracy femto-/picosecond laser damage test facility dedicated to the study of optical thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mangote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Jensen</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.1478-1480</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp.013109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690763v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the distribution of laser damage precursors at 1064 nm, 12 ns on Niobia-Silica and Zirconia-Silica mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the fused silica thermal conductivity by comparing infrared thermometry measurements with two-dimensional simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramutis Drazdys</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, pp.26089</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.211908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763254v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Studies for Speckle Interferometry Used to Measure Deformation in Nuclear Fuel Cladding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Femtosecond laser damage resistance of oxide and mixture oxide optical coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mangote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 177, pp.285-292</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1478-1480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675482v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high accuracy femto-/picosecond laser damage test facility dedicated to the study of optical thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multipulse laser damage in potassium titanyl phosphate: statistical interpretation of measurements and the damage initiation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gouldieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.H. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83, pp.013109</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.121806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674863v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the fused silica thermal conductivity by comparing infrared thermometry measurements with two-dimensional simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation of the distribution of laser damage precursors at 1064 nm, 12 ns on Niobia-Silica and Zirconia-Silica mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghai Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hebert</w:t>
+                <w:t xml:space="preserve">Simonas Kicas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Robin</w:t>
+                <w:t xml:space="preserve">Ramutis Drazdys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101, pp.211908</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.26089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763238v1</w:t>
+                <w:t xml:space="preserve">hal-00763254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared thermometry and interferential microscopy for analysis of crater formation at the surface of fused silica under CO2 laser irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.063106</w:t>
@@ -13181,64 +13181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tridimensional multiphysics model for the study of photo-induced thermal effects in arbitrary nano-structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.11037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13272,103 +13272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced damage of hafnia coatings as a function of pulse duration in the femtosecond to nanosecond range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mangote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (9), pp.C178-C187</w:t>
@@ -13397,51 +13397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of zirconia– and niobia–silica mixture coatings produced by ion-beam sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Tolenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13522,103 +13522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of two CO2 laser heatings for damage repairing on fused silica surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamaignère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (25), pp.26068-26076. </w:t>
@@ -13656,90 +13656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient interference implications on the subpicosecond laser damage of multidielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mangote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Mirauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13794,90 +13794,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of luminescent defects in hafnia thin films made with different deposition techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ciapponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Palmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 129, pp.1786-1789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13902,64 +13902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of stress induced by CO2 laser processing of fused silica optics for laser damage growth mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14010,77 +14010,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a laser mitigation process in damaged fused silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Palmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Courchinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14148,51 +14148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bien-Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14250,886 +14250,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01217067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nanodefect properties in optical coatings by coupling measured and simulated laser damage statistics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Photothermal microscopy for studying the role of nano-sized absorbing precursors in laser-induced damage of optical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.59-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321508v1</w:t>
+                <w:t xml:space="preserve">hal-00297178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of the laser-induced damage threshold in optical coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+                <w:t xml:space="preserve">Laser damage resistance of Hafnia thin films deposited by Electron Beam Deposition, Reactive Low Voltage Ion Plating and Dual Ion Beam Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Capoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47 (29), pp.5272-5280</w:t>
+              <w:t xml:space="preserve">, 2008, 47 (13), pp.C107-C113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360839v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00242619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal microscopy for studying the role of nano-sized absorbing precursors in laser-induced damage of optical materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Investigation of nanodefect properties in optical coatings by coupling measured and simulated laser damage statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Capoulade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.053120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2975179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297178v1</w:t>
+                <w:t xml:space="preserve">hal-00321508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage resistance of Hafnia thin films deposited by Electron Beam Deposition, Reactive Low Voltage Ion Plating and Dual Ion Beam Sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multiscale analysis of the laser-induced damage threshold in optical coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Capoulade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47 (13), pp.C107-C113</w:t>
+              <w:t xml:space="preserve">, 2008, 47 (29), pp.5272-5280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00242619v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polishing and cleaning on the laser-induced damage threshold of substrates and coatings at 1064 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Laser damage resistance of silica thin films deposited by electron beam deposition, ion assisted deposition, reactive low voltage ion plating and dual ion beam sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Torricini</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.023402</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 515, pp.3830-3836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135195v1</w:t>
+                <w:t xml:space="preserve">hal-00104671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of material modifications induced during laser damage in SiO2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Capoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 271 (1), pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage resistance of silica thin films deposited by electron beam deposition, ion assisted deposition, reactive low voltage ion plating and dual ion beam sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of polishing and cleaning on the laser-induced damage threshold of substrates and coatings at 1064 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torricini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 515, pp.3830-3836</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.023402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104671v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous absorption, scattering and fluorescence mappings for the characterization of optical coatings and surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45, pp.1416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15154,103 +15154,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of nanoprecursors threshold distribution in laser-damage testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 256, pp.184, ISSN: 0030-4018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15275,64 +15275,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photothermal deflection in multilayer coatings: modelling and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44, pp.5230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15351,269 +15351,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of size and complex index of laser-damage precursors: the inverse problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optical measurement of size and complex index of laser damage precursors : The inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Voarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 21 (5), pp.1073. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 21, pp.1073</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02912212v1</w:t>
+                <w:t xml:space="preserve">hal-00081036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of size and complex index of laser damage precursors : The inverse problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optical measurement of size and complex index of laser-damage precursors: the inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Voarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 21, pp.1073</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 21 (5), pp.1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.21.001073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081036v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02912212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations for description of UV laser interaction with gold nanoparticles embedded in silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15702,51 +15702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized metrology for laser damage measurement - Application to multiparameter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15797,90 +15797,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized pulsed laser interaction with sub-micronic gold particles embedded in silica : a method for investigating laser damage initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bertussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 11, pp.824</w:t>
@@ -15909,51 +15909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of single and multiple pulse laser-induced damage in glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16017,51 +16017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of UV laser interaction with gold nanoparticles embedded in silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16163,64 +16163,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced damage of materials in bulk, thin films and liquid forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Akhouayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16284,6179 +16284,6179 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest developments in the CO2 laser remediation process of LMJ optics supported by COMSOL numerical modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Modeling of Laser Experiments for Central Hole Formation in PWR Fuel Pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Beziat</w:t>
+                <w:t xml:space="preserve">M Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Martin</w:t>
+                <w:t xml:space="preserve">Y Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Nuter</w:t>
+                <w:t xml:space="preserve">J Sercombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Sebaa</w:t>
+                <w:t xml:space="preserve">V d'Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West - Optical Technologies for Inertial Fusion Energy III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, 2025, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ICAPP 2025 – International Congress on Advances in Nuclear Power Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521330v1</w:t>
+                <w:t xml:space="preserve">hal-05520976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Modeling of Laser Experiments for Central Hole Formation in PWR Fuel Pellets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Doualle</w:t>
+                <w:t xml:space="preserve">Métrologie de la faible absorption et des effets photo-induits des traitements multicouches par thermographie synchrone et techniques d’imagerie de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPP 2025 – International Congress on Advances in Nuclear Power Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">Journée Couches Minces Optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMET-CNES, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520976v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie de la faible absorption et des effets photo-induits des traitements multicouches par thermographie synchrone et techniques d’imagerie de phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Lumeau</w:t>
+                <w:t xml:space="preserve">The MERARG Facility Performance: Correlation Between the Release of Fission Products and the Fragmentation of Irradiated Nuclear Fuel Subjected to Temperature Transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fiorito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Couches Minces Optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMET-CNES, 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ANIMMA25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521309v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MERARG Facility Performance: Correlation Between the Release of Fission Products and the Fragmentation of Irradiated Nuclear Fuel Subjected to Temperature Transients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport des techniques Laser pour l’étude des matériaux en conditions extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Technologies laser pour l'étude des combustibles nucléaires vierges et irradiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519730v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des techniques Laser pour l’étude des matériaux en conditions extrêmes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Latest developments in the CO2 laser remediation process of LMJ optics supported by COMSOL numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gleyze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Sebaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies laser pour l'étude des combustibles nucléaires vierges et irradiés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA, 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Photonics West - Optical Technologies for Inertial Fusion Energy III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, 2025, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521352v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental simulation of nuclear fuel fragmentation via laser heating of ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Cifuentes</w:t>
+                <w:t xml:space="preserve">Measurement and simulation of wavefront deformation and spectral shift induced by high power CW laser in thin film optical filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, San Ramon, United States. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3032891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519691v1</w:t>
+                <w:t xml:space="preserve">hal-04911047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement and reduction of losses in ion beam sputtering coatings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantitative study of mitigated damaged sites by adjustment of the focal spot for 10.6-μm CO2 lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vazquez-Zuniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gleyze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Thin Films VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SAn Ramon, United States. pp.PC131900N</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910954v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of mitigated damaged sites by adjustment of the focal spot for 10.6-μm CO2 lasers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Laser-Based Experimental Platforms for the Study of Thermophysical properties of Nuclear Irradiated Fuels at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, SAn Ramon, United States. pp.PC131900N</w:t>
+              <w:t xml:space="preserve">22d Symposium on Thermophysical Properties (Thermosymposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Boulder (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910991v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Laser-Based Experimental Platforms for the Study of Thermophysical properties of Nuclear Irradiated Fuels at High Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Investigation of Laser Processing as a promising approach for the preparation of nuclear fuel ceramic samples in harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22d Symposium on Thermophysical Properties (Thermosymposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Boulder (CO), United States</w:t>
+              <w:t xml:space="preserve">Procédés Laser pour l'Industrie (PLI2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911082v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Laser Processing as a promising approach for the preparation of nuclear fuel ceramic samples in harsh environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Contribution of laser techniques for the study of fission and fusion materials at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédés Laser pour l'Industrie (PLI2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909429v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of laser techniques for the study of fission and fusion materials at high temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser-processable high chroma, high angular tolerance color multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ravisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau RENATECH, Nov 2024, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909411v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-processable high chroma, high angular tolerance color multilayer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Absorption measurement and simulation of photo induced effects in thin-film optical filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Krol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Optical Thin Films VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889156v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of central hole formation at very high power levels in PWR nuclear fuel by simulations and laser experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sercombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Top Fuel 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of laser-induced contamination in the sub-picosecond UV regime and its consequences on laser beam quality in the context of industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Herbuvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Vazquez-Zuniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Hoenninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, San Ramon, United States. pp.69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3032734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and simulation of wavefront deformation and spectral shift induced by high power CW laser in thin film optical filters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Lumeau</w:t>
+                <w:t xml:space="preserve">New Experimental Devices for Severe Accident Study: a Laser Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Review Meeting on Severe Accident Research (ERMSAR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Stochholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911047v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption measurement and simulation of photo induced effects in thin-film optical filters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CO2 laser processing for laser induced-damage mitigation of fused silica optics. Process development based on numerical simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vazquez-Zuniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gleyze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Krol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Thin Films VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">procédés laser pour l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790542v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Experimental Devices for Severe Accident Study: a Laser Based Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of photo-induced effects in thin-films optical filters at space optical communications wavelenghts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review Meeting on Severe Accident Research (ERMSAR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Stochholm, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics (ICSO2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Antibes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909269v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 laser processing for laser induced-damage mitigation of fused silica optics. Process development based on numerical simulations.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet s thermiques dans les filtres optiques interférentiels soumis à fortes puissances laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">procédés laser pour l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques thermique dans les lasers et les matériaux optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le Barp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909421v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of photo-induced effects in thin-films optical filters at space optical communications wavelenghts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser-processable high chroma, high angular tolerance color multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ravisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics (ICSO2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Antibes (France), France</w:t>
+              <w:t xml:space="preserve">Journée annuelle GDR APPAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR APPAMAT, Jun 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909401v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet s thermiques dans les filtres optiques interférentiels soumis à fortes puissances laser</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Accurate measurement and reduction of losses in ion beam sputtering coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ribeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Pistner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Vela-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques thermique dans les lasers et les matériaux optiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Optical Thin Films VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3023035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911064v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-processable high chroma, high angular tolerance color multilayer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Numerical and experimental simulation of nuclear fuel fragmentation via laser heating of ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Socie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle GDR APPAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR APPAMAT, Jun 2024, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Top Fuel 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424651v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of high-performance IBS coatings for near-IR laser applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Measurement of optical coatings absorption at 1570 nm and simulations of photo-induced modifications of spectral function under high power laser exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Steck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2685243⟩</w:t>
+              <w:t xml:space="preserve">SPIE laser damage : Laser-Induced Damage in Optical Materials 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dublin / Livermore, France. pp.127260L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2685174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456840v1</w:t>
+                <w:t xml:space="preserve">hal-04453971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power Laser-based for nuclear fuels behaviour and properties investigation under extreme conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Colin</w:t>
+                <w:t xml:space="preserve">Influence of the multilayer dielectric design on the laser damage resistance of pulse-compression gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saaxewer Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dublin/Livermore, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2685304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456882v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie d'absorption des composants optiques en couche mince interférentiel pour les lasers de forte puissance continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Graisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Interdisciplinaire en Instrumentation (C2i)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of optical coatings absorption at 1570 nm and simulations of photo-induced modifications of spectral function under high power laser exposure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apports de l’interférométrie à décalage multilatéral à l’étude de l’interaction laser – matière’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE laser damage : Laser-Induced Damage in Optical Materials 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ère rencontre d’Interférométrie à décalage multilatéral (IDML</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Gif Sur Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453971v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the multilayer dielectric design on the laser damage resistance of pulse-compression gratings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadja Roquin</w:t>
+                <w:t xml:space="preserve">Application of a laser-based temperature gradient annealing for the study of tungsten recrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of advanced materials (THERMEC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456583v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’interférométrie à décalage multilatéral à l’étude de l’interaction laser – matière’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Measurement of optical coatings absorption and simulations of photo induced modifications of spectral function under high power CW laser exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Steck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre d’Interférométrie à décalage multilatéral (IDML</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Gif Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Laser Congress 2023 (ASSL, LAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, tacoma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456903v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of optical coatings absorption and simulations of photo induced modifications of spectral function under high power CW laser exposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impression 3D par des Processus multiphotoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Congress 2023 (ASSL, LAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, tacoma, United States</w:t>
+              <w:t xml:space="preserve">9ème école technologique du réseau des mécaniciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456945v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impression 3D par des Processus multiphotoniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High power Laser-based for nuclear fuels behaviour and properties investigation under extreme conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Esteban Cifuentes Quintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème école technologique du réseau des mécaniciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Luca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456915v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a laser-based temperature gradient annealing for the study of tungsten recrystallization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Minissale</w:t>
+                <w:t xml:space="preserve">Study of high-performance IBS coatings for near-IR laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ribeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Pistner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of advanced materials (THERMEC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dublin/Livermore, France. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2685243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456563v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser resistance optimization of multilayer dielectric pulse compression gratings by reducing the electric field intensity through the dielectric mirror designs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+                <w:t xml:space="preserve">Sub-ps MHz green laser-induced contamination on dielectric coatings in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Zideluns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OIC.2022.ThE.7⟩</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rochester, United States. pp.61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2642516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917328v1</w:t>
+                <w:t xml:space="preserve">hal-03917340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: new insights gained thanks to laser-based experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Chauffage par laser pour l’étude des combustibles nucléaires portés à hautes-température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TopFuel 2022 Light Water Reactor Fuel Performance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917342v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low absorption metrology of thin film optical components for high power continuous wave lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grèzes-Besset</w:t>
+                <w:t xml:space="preserve">Laser-based experiments to study the recrystallization kinetics of tungsten at high temperature’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Workshop on Subsecond Thermophysics IWSSTP-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917341v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffage par laser pour l’étude des combustibles nucléaires portés à hautes-température</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ordered Submicron Structures in Optical Coatings Obtained by Laser Dewetting of Metallic Thin Film Stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Felipe Leitão Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thomas Fonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vancouver, Canada. pp.MD.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OIC.2022.MD.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917313v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-based experiments to study the recrystallization kinetics of tungsten at high temperature’</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lenci</w:t>
+                <w:t xml:space="preserve">Laser damage growth experiments on optimized multilayer dielectric coatings in the sub-picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saaxewer Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Subsecond Thermophysics IWSSTP-13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vancouver, Canada. pp.ThD.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OIC.2022.ThD.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751049v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: New insights gained thanks to Laser-based experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gradients thermiques générés par laser pour l'étude des composants face au plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Subsecond Thermophysics IWSSTP-13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Colloque de prospective 2022 de la FR-FCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751053v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-ps MHz green laser-induced contamination on dielectric coatings in air</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser printing of fused silica parts based on multiphoton polymerization of photocurable nanosilica dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022 Glass and Optical Materials Division Annual Meeting - GOMD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917340v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients thermiques générés par laser pour l'étude des composants face au plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: New insights gained thanks to Laser-based experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Klosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de prospective 2022 de la FR-FCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montauban, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Subsecond Thermophysics IWSSTP-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751068v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered Submicron Structures in Optical Coatings Obtained by Laser Dewetting of Metallic Thin Film Stacks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser-based experiments to investigate nuclear fuels behaviour under thermal stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Klosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917330v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage growth experiments on optimized multilayer dielectric coatings in the sub-picosecond regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+                <w:t xml:space="preserve">Mise au point d’une procédure de recuit laser permettant d’accélérer l’étude de la cinétique de recristallisation du tungstène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Devictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917318v1</w:t>
+                <w:t xml:space="preserve">hal-03917311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser printing of fused silica parts based on multiphoton polymerization of photocurable nanosilica dispersions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sub-ps 1030 nm laser-induced damage threshold evaluation of pulsed-laser deposited sesquioxides and magnetron-sputtered metal oxide optical coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goby Govindassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Zideluns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Glass and Optical Materials Division Annual Meeting - GOMD 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rochester, United States. pp.39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2641792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751041v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-based experiments to investigate nuclear fuels behaviour under thermal stresses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Sub-ps laser damage resistance of Magnetron Sputtered dielectric coatings for reflective components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stehlík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zideluns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vancouver, Canada. pp.FA.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OIC.2022.FA.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917303v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une procédure de recuit laser permettant d’accélérer l’étude de la cinétique de recristallisation du tungstène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Devictor</w:t>
+                <w:t xml:space="preserve">Low absorption metrology of thin film optical components for high power continuous wave lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Graisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grèzes-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rochester, United States. pp.42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2642761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917311v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-ps 1030 nm laser-induced damage threshold evaluation of pulsed-laser deposited sesquioxides and magnetron-sputtered metal oxide optical coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Wagner</w:t>
+                <w:t xml:space="preserve">Laser resistance optimization of multilayer dielectric pulse compression gratings by reducing the electric field intensity through the dielectric mirror designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saaxewer Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2641792⟩</w:t>
+              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vancouver, Canada. pp.ThE.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OIC.2022.ThE.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917339v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-ps laser damage resistance of Magnetron Sputtered dielectric coatings for reflective components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: new insights gained thanks to laser-based experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Klosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TopFuel 2022 Light Water Reactor Fuel Performance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Raleigh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OIC.2022.FA.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03917332v1</w:t>
+                <w:t xml:space="preserve">hal-03917342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of electric field intensity in pillars of MLD gratings through the design of the planar dielectric multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Lavastre</w:t>
+                <w:t xml:space="preserve">Laser-induced contamination on dielectric coatings in sub-ps MHz regime at 515 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Zideluns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Thin Films VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, e-Conference, United States. pp.4, </w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online Only, United States. pp.56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2598972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2598856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466337v1</w:t>
+                <w:t xml:space="preserve">hal-03466325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology of thin film optical components for high power continuous wave lasers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la croissance de dommage induit par laser sur des matériaux diélectrique en régime sub-picoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saaxewer Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Thin Films VII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR LEPICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, on line, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466339v1</w:t>
+                <w:t xml:space="preserve">hal-03466355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced contamination on dielectric coatings in sub-ps MHz regime at 515 nm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Lumeau</w:t>
+                <w:t xml:space="preserve">Minimization of electric field intensity in pillars of MLD gratings through the design of the planar dielectric multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saaxewer Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2598856⟩</w:t>
+              <w:t xml:space="preserve">Advances in Optical Thin Films VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, e-Conference, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2598972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466325v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la croissance de dommage induit par laser sur des matériaux diélectrique en régime sub-picoseconde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High power CW laser heating of graphite at high temperature and applications in material studies and laser processing’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saaxewer Diop</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR LEPICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, on line, France</w:t>
+              <w:t xml:space="preserve">Advanced Laser Technologies – ALT21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Moscou (on line), Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466355v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power CW laser heating of graphite at high temperature and applications in material studies and laser processing’</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation on beam-size effect on sub-picosecond LIDT of dielectric oxide coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Zideluns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Laser Technologies – ALT21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online Only, United States. pp.26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2598855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466320v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’impression 3D de pièces en silice par processus de polymérisation multiphotonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’USTV (Union pour la Science et les Technologies Verrières)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22475,481 +22475,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on beam-size effect on sub-picosecond LIDT of dielectric oxide coatings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metrology of thin film optical components for high power continuous wave lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grèzes-Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online Only, United States. pp.26, </w:t>
+              <w:t xml:space="preserve">Advances in Optical Thin Films VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online Only, United States. pp.31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2598855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2597144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466326v1</w:t>
+                <w:t xml:space="preserve">hal-03466339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of metals submitted to tokamak conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser Optics Testing: imaging techniques for laser damage detection and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Vacuum Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fabrication and Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Washington, United States. pp.OTh1B.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFT.2021.OTh1B.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466358v1</w:t>
+                <w:t xml:space="preserve">hal-03466322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Optics Testing: imaging techniques for laser damage detection and analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling of fuel behaviour during RIA transients: new insights gained thanks to laser heating experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sercombe Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fabrication and Testing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Top Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Santander, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466322v1</w:t>
+                <w:t xml:space="preserve">hal-03466324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of fuel behaviour during RIA transients: new insights gained thanks to laser heating experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optical properties of metals submitted to tokamak conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Louis de Canonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Santander, Spain</w:t>
+              <w:t xml:space="preserve">16th European Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466324v1</w:t>
+                <w:t xml:space="preserve">hal-03466358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipass Lock-In Thermography for optical coating absorption measurements</w:t>
               </w:r>
@@ -22961,77 +22961,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marcouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online Only, United States. pp.68, </w:t>
@@ -23069,90 +23069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser micro-processing of graphite with pulsed ytterbium laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Laser Technologies – ALT21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, on line, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23177,77 +23177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ps laser damage resistance of optical coatings for reflective components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich, France. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23281,103 +23281,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power CW laser heating for the study of materials at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Forum Lasers et Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Belgodere, France</w:t>
@@ -23406,77 +23406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ps laser damage resistance of optical coatings for reflective components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23495,1508 +23495,1452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using laser remote heating to simulate extreme thermal heat loads on nuclear fuels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude des lois d'échelles de l'endommagement laser de couches minces diélectriques en régime sub-ps’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saaxewer Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR LEPICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, on line, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426436v1</w:t>
+                <w:t xml:space="preserve">hal-03466353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des lois d'échelles de l'endommagement laser de couches minces diélectriques en régime sub-ps’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using laser remote heating to simulate extreme thermal heat loads on nuclear fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR LEPICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Portoroz, Slovenia. pp.08002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022508002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466353v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Damage of reflective optics in the sub-ps regime: physical mechanisms and technological issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phenomenology and mechanisms of laser damage growth on optical coatings in the sub-ps pulse regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Rasedujjaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Laser Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, vienne, Austria</w:t>
+              <w:t xml:space="preserve">SPIE Laser Damage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426824v1</w:t>
+                <w:t xml:space="preserve">hal-02426449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology and mechanisms of laser damage growth on optical coatings in the sub-ps pulse regime</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Super-Resolution efficiency of chalcogenide thin film layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard-Nicolas Verrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Laser Damage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Boulder, United States</w:t>
+              <w:t xml:space="preserve">11èmes Journées Scientifiques de Porquerolles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426449v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Resolution efficiency of chalcogenide thin film layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional printing of centimetric pieces through multiphoton polymerization process in acrylic resins with nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Scientifiques de Porquerolles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Procédés Lasers pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466218v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional printing of centimetric pieces through multiphoton polymerization process in acrylic resins with nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phenomenology and mechanisms of laser damage growth on optical coatings in the sub-ps pulse regime (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Andre</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédés Lasers pour l'Industrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser-induced Damage in Optical Materials 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Broomfield (Boulder area), United States. pp.54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2537620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426839v1</w:t>
+                <w:t xml:space="preserve">hal-03466323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology and mechanisms of laser damage growth on optical coatings in the sub-ps pulse regime (Conference Presentation)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct laser writing using chalcogenide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-induced Damage in Optical Materials 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2537620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03466323v1</w:t>
+                <w:t xml:space="preserve">hal-02426820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser writing using chalcogenide thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+                <w:t xml:space="preserve">A high power laser facility to submit plasma facing materials to extreme heats loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Transparent Optical Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, angers, France</w:t>
+              <w:t xml:space="preserve">The Nineteenth International Conference on Fusion Reactor Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Jolla, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426820v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high power laser facility to submit plasma facing materials to extreme heats loads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser Damage of reflective optics in the sub-ps regime: physical mechanisms and technological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nineteenth International Conference on Fusion Reactor Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Jolla, United States</w:t>
+              <w:t xml:space="preserve">OSA Laser Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426816v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental platform for analysis and imaging of fuel pellets heated at high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Capdevila</w:t>
+                <w:t xml:space="preserve">Laser Induced Desorption: a new technique to evaluate and control fusion fuel content of tungsten tiles of tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topfuel 2018 - 2018 Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">30th edition of the Symposium on Fusion Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338472v1</w:t>
+                <w:t xml:space="preserve">hal-02426358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar release kinetics of deuterium from polycrystalline tungsten revealed by a laser induced desorption technique: experiment and modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endommagement laser lié à des défauts en régime d’impulsion courte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Rasedujjaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2018 Computer Simulation of Radiation Effects in Solids (COSIRES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">3ème workshop sur l’Interaction Rayonnement Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426148v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement laser lié à des défauts en régime d’impulsion courte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of sub-ps laser damage initiation and growth in optical coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème workshop sur l’Interaction Rayonnement Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, marseille, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Extreme Optical Manufacturing and Laser-Induced Damage in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426347v1</w:t>
+                <w:t xml:space="preserve">hal-02426334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une plateforme expérimentale pour simuler la thermique d’un accident de réactivité (RIA) à l’échelle du laboratoire sur le combustible nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidal Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre scientifique MINOS – VII ((Materials Innovation for Nuclear Optimized Systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25021,103 +24965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using laser remote heating to simulate extreme thermal loads on nuclear fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topfuel 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25136,1110 +25080,1166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Induced Desorption: a new technique to evaluate and control fusion fuel content of tungsten tiles of tokamaks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Measurement of the birefringence due to residual stress after CO2 laser processing in silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th edition of the Symposium on Fusion Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, messina, Italy</w:t>
+              <w:t xml:space="preserve">3rd Conference on Laser Polishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426358v1</w:t>
+                <w:t xml:space="preserve">hal-02426348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of sub-ps laser damage initiation and growth in optical coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chauffage contrôlé par Laser pour la simulation de charges thermiques sur des matériaux et assemblages pour le nucléaire’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Extreme Optical Manufacturing and Laser-Induced Damage in Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, chengdu, China</w:t>
+              <w:t xml:space="preserve">Conférence MATERIAUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426334v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the birefringence due to residual stress after CO2 laser processing in silica glass</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CO2 laser processing of fused silica surfaces for high power laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cormont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Laser Polishing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, aachen, Germany</w:t>
+              <w:t xml:space="preserve">14th European Society of Glass Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, saint malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426348v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffage contrôlé par Laser pour la simulation de charges thermiques sur des matériaux et assemblages pour le nucléaire’</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of experimental platform for analysis and imaging of fuel pellets heated at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MATERIAUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, strasbourg, France</w:t>
+              <w:t xml:space="preserve">Topfuel 2018 - 2018 Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426352v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 laser processing of fused silica surfaces for high power laser applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Peculiar release kinetics of deuterium from polycrystalline tungsten revealed by a laser induced desorption technique: experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ghiorghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Cormont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Markelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Society of Glass Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, saint malo, France</w:t>
+              <w:t xml:space="preserve">The 2018 Computer Simulation of Radiation Effects in Solids (COSIRES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426336v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de forme et de biréfringence sur des verres micro-usinés par laser par microscopie de phase quantitative</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Surpassing the diffraction limit using nonlinear optical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI : Conférence Mesures Optiques pour l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">9th Russian-French Workshop on Nanosciences and Nanotechnologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588242v1</w:t>
+                <w:t xml:space="preserve">hal-01726162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage metrology of PETAL optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadja Roquin</w:t>
+                <w:t xml:space="preserve">Super-Resolution inscription in thin film multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LASE, High Power Lasers for Fusion Research IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, san fransisco, United States</w:t>
+              <w:t xml:space="preserve">Conference On Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592193v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surpassing the diffraction limit using nonlinear optical processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesures de forme et de biréfringence sur des verres micro-usinés par laser par microscopie de phase quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Russian-French Workshop on Nanosciences and Nanotechnologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Suzdal, Russia</w:t>
+              <w:t xml:space="preserve">CMOI : Conférence Mesures Optiques pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726162v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Resolution inscription in thin film multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+                <w:t xml:space="preserve">Laser damage metrology of PETAL optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Neauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Laser Ablation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">LASE, High Power Lasers for Fusion Research IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, san fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592185v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast CO2 laser ablation of silica and application to the processing of high power laser optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cortambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference On Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26264,90 +26264,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Measurements and laser-induced birefringence analysis of laser-matter interaction by quantitative phase microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26372,64 +26372,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of quantitative phase microscopy to the field of laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference On Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26454,77 +26454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un interférométre de speckle à 2 longueurs d’ondes pour la mesures de déformation de crayons de combustible nucléaire en chauffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Burla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI : Conférence Mesures Optiques pour l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26543,3923 +26543,3910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved microscopy studies of laser damage dynamics at 0.5-1ps, 1030nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Removing cosmetic defects on fused silica optics by using a CO2 laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Cavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LaP 2016, 2d conference on Laser Polishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588224v1</w:t>
+                <w:t xml:space="preserve">hal-01341668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser damage resistance of optical coatings in the sub-ps regime: limitations and improvement of damage threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Coatings for Laser Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Buchs, Switzerland</w:t>
+              <w:t xml:space="preserve">Laser Sources and Applications III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium. pp.989305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341588v1</w:t>
+                <w:t xml:space="preserve">hal-01313492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage resistance of optical coatings in the sub-ps regime: limitations and improvement of damage threshold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Développement de composants optiques de grande taille pour laser multi-PW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cheriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djidel Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Sources and Applications III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium. pp.989305</w:t>
+              <w:t xml:space="preserve">Journée du Club Couches Minces Optiques de la SFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313492v1</w:t>
+                <w:t xml:space="preserve">hal-01341644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de composants optiques de grande taille pour laser multi-PW</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Djidel Slimane</w:t>
+                <w:t xml:space="preserve">Time Resolved Damage Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerijus Siaulys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robertas Grigutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linas Smalakys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balys Momgaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Couches Minces Optiques de la SFO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341644v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Resolved Damage Effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved phase microscopy for the study of laser-material interactions in optical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tucson, United States</w:t>
+              <w:t xml:space="preserve">PIERS: Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341688v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved phase microscopy for the study of laser-material interactions in optical materials</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser processing for the patterning of electroactive surfaces toward preferential cell adhesion and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Pitsalidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolien Pas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS: Progress In Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">2016 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588236v1</w:t>
+                <w:t xml:space="preserve">hal-01588232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser processing for the patterning of electroactive surfaces toward preferential cell adhesion and growth</w:t>
+                <w:t xml:space="preserve">Study of the laser damage growth in the sub-picosecond regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ohayon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charalampos Pitsalidis</w:t>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Hama</w:t>
+                <w:t xml:space="preserve">Jérôme Neauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Maria Pappa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jolien Pas</w:t>
+                <w:t xml:space="preserve">Johann Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, boston, United States</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588232v1</w:t>
+                <w:t xml:space="preserve">hal-01588229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic quantization in dielectric nanolaminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Willemsen</w:t>
+                <w:t xml:space="preserve">Non-destructive investigations to highlight first stages of fatigue effect under multiple laser irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Geerke</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alexandre Beaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ristau Detlev</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pacific Rim Laser Damage 2016: Optical Materials for High-Power Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588226v1</w:t>
+                <w:t xml:space="preserve">hal-01341632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser-induced damage: lessons learned from time-resolved measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic quantization in dielectric nanolaminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Willemsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Geerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Jupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ristau Detlev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Rim Laser Damage 2016: Optical Materials for High-Power Lasers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Boulder, United States. pp.100140C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2244828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341625v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments of high damage threshold meter-scale optical components for multi-PW lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Freneaux</w:t>
+                <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma facing components: understanding and controlling with an integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ghiorghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Addab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Rim Laser Damage 2016: Optical Materials for High Power Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">26th IAEA Fusion Energy Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341609v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma facing components: understanding and controlling with an integrated approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Addab</w:t>
+                <w:t xml:space="preserve">Developments of high damage threshold meter-scale optical components for multi-PW lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cheriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djidel Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Freneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IAEA Fusion Energy Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Pacific Rim Laser Damage 2016: Optical Materials for High Power Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588245v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing cosmetic defects on fused silica optics by using a CO2 laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cormont</w:t>
+                <w:t xml:space="preserve">Femtosecond laser-induced damage: lessons learned from time-resolved measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balys Mongaudys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linas Smalakys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robertas Grigutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Gaborit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Julius Vaicenavičius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LaP 2016, 2d conference on Laser Polishing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, aachen, Germany</w:t>
+              <w:t xml:space="preserve">Pacific Rim Laser Damage 2016: Optical Materials for High-Power Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341668v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the laser damage growth in the sub-picosecond regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Understanding the retention of hydrogen isotopes and controlling their release: an integrated approach applied to tungsten materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ghiorghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Boulder, United States</w:t>
+              <w:t xml:space="preserve">22nd Inter­na­tional Con­fer­ence on Plasma Sur­face Inter­ac­tions in Con­trolled Fusion Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588229v1</w:t>
+                <w:t xml:space="preserve">hal-01341682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive investigations to highlight first stages of fatigue effect under multiple laser irradiations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of a laser damage growth mitigation process, based on CO2 laser micro processing, for the Laser MegaJoule fused silica optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Rim Laser Damage 2016: Optical Materials for High-Power Lasers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Boulder, United States. pp.1001407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2245148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341632v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a laser damage growth mitigation process, based on CO2 laser micro processing, for the Laser MegaJoule fused silica optics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser damage resistance of optical coatings in the sub-ps regime: limitations and improvement of damage threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Coatings for Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Buchs, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2245148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01588223v1</w:t>
+                <w:t xml:space="preserve">hal-01341588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the retention of hydrogen isotopes and controlling their release: an integrated approach applied to tungsten materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yassine Haddab</w:t>
+                <w:t xml:space="preserve">Time-resolved microscopy studies of laser damage dynamics at 0.5-1ps, 1030nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Inter­na­tional Con­fer­ence on Plasma Sur­face Inter­ac­tions in Con­trolled Fusion Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Boulder, United States. pp.1001417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2245150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341682v1</w:t>
+                <w:t xml:space="preserve">hal-01588224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polishing and coating of a F1250mm 90° off-axis parabola for PW lasers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Defect-induced damage in nano and femtosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Systems Design 2015: Advances in Optical Thin Films V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, jena, Germany. pp.962719</w:t>
+              <w:t xml:space="preserve">SPIE Laser Damage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230193v1</w:t>
+                <w:t xml:space="preserve">hal-01313490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-induced damage in nano and femtosecond regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of energy deposition and damage mechanisms in single layers of HfO2 and Nb2O5 submitted to 500fs pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Laser Damage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boulder, United States. pp.96320L</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313490v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of energy deposition and damage mechanisms in single layers of HfO2 and Nb2O5 submitted to 500fs pulses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Process for repairing large scratches on fused silica optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Cavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boulder, United States. pp.96320L</w:t>
+              <w:t xml:space="preserve">Optifab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rochester, United States. pp.93330A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275835v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards two-photon lensless endoscopes: inter-core group delay compensation in a multi-core fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+                <w:t xml:space="preserve">Metallic temperature sensors on flexible substrate: Direct laser patterning, Inkjet printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dème Dankoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vainvinq</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Microscopy Techniques IV; and Neurophotonics II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Munich, Germany. pp.953605</w:t>
+              <w:t xml:space="preserve">Sensors Energy harvesting wireless Network &amp; Smart Objects Conference (SENSO) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275853v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten and Hydrogen isotopes Interactions: an integrated approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser damage resistance of optical components in sub-picosecond regime in the infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Néauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Fusion Reactor Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, aachen, Germany</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boulder, United States. pp.96320N</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230431v1</w:t>
+                <w:t xml:space="preserve">hal-01275838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for repairing large scratches on fused silica optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gaborit</w:t>
+                <w:t xml:space="preserve">Tungsten and Hydrogen isotopes Interactions: an integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Markelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optifab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rochester, United States. pp.93330A</w:t>
+              <w:t xml:space="preserve">17th International Conference on Fusion Reactor Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230189v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic temperature sensors on flexible substrate: Direct laser patterning, Inkjet printing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards two-photon lensless endoscopes: inter-core group delay compensation in a multi-core fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vainvinq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors Energy harvesting wireless Network &amp; Smart Objects Conference (SENSO) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Advanced Microscopy Techniques IV; and Neurophotonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Munich, Germany. pp.953605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698562v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage resistance of optical components in sub-picosecond regime in the infrared</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">What time-resolved measurements tell us about femtosecond laser damage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerijus Siaulys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balys Momgaudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Vaicenavičius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Barkauskaitė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Boulder, United States. pp.96320N</w:t>
+              <w:t xml:space="preserve">, 2015, Boulder, United States. pp.96320O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275838v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat treatment of fused silica optics repaired by CO2 laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Boulder, United States. pp.963216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What time-resolved measurements tell us about femtosecond laser damage?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser Damage Resistance of Optical Components: Limitations and Improvement of Damage threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boulder, United States. pp.96320O</w:t>
+              <w:t xml:space="preserve">HEPTech Academia Meets Industry on Industrial Applications of High Energy Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275840v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Damage Resistance of Optical Components: Limitations and Improvement of Damage threshold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of energy deposition and damage mechanisms in single layer optical thin films irradiated by IR and UV femtosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEPTech Academia Meets Industry on Industrial Applications of High Energy Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Optical Systems Design 2015: Advances in Optical Thin Films V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, jena, Germany. pp.962718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230198v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of energy deposition and damage mechanisms in single layer optical thin films irradiated by IR and UV femtosecond pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+                <w:t xml:space="preserve">Towards two-photon lensless endoscopes: Inter-core group delay compensation in a multi-core ﬁber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. R. Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bégou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Systems Design 2015: Advances in Optical Thin Films V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, jena, Germany. pp.962718</w:t>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics, Advanced Microscopy Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230191v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards two-photon lensless endoscopes: Inter-core group delay compensation in a multi-core ﬁber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rigneault</w:t>
+                <w:t xml:space="preserve">Femtosecond laser‐induced damage of optical thin film materials, from the UV to the IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics, Advanced Microscopy Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">The International Conference on Advanced Laser Technologies ALT’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228278v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser‐induced damage of optical thin film materials, from the UV to the IR</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards two-photon lensless endoscopes: Inter-core group delay compensation in a multi-core fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Advanced Laser Technologies ALT’15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cassis, France</w:t>
+              <w:t xml:space="preserve">Focus On Microscopy 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Gottingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228362v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards two-photon lensless endoscopes: Inter-core group delay compensation in a multi-core fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Monneret</w:t>
+                <w:t xml:space="preserve">Laser damage measurement techniques for the femtosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Gottingen, Germany</w:t>
+              <w:t xml:space="preserve">Pacific Rim Laser Damage 2015: Optical Materials for High-Power Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Shanghai, China. pp.953219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228216v1</w:t>
+                <w:t xml:space="preserve">hal-01230195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage measurement techniques for the femtosecond regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Commandre</w:t>
+                <w:t xml:space="preserve">Polishing and coating of a F1250mm 90° off-axis parabola for PW lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dussourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Rim Laser Damage 2015: Optical Materials for High-Power Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Shanghai, China. pp.953219</w:t>
+              <w:t xml:space="preserve">Optical Systems Design 2015: Advances in Optical Thin Films V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, jena, Germany. pp.962719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230195v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature sensor on flexible substrate patterned by laser ablation</w:t>
+                <w:t xml:space="preserve">Ammonia sensing properties of ZnO nanoparticles on flexible substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Dankoco</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Monica Acualta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Semiconductor Devices &amp; Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Smolenice, Slovakia</w:t>
+              <w:t xml:space="preserve">International Conference on Sensing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127821v1</w:t>
+                <w:t xml:space="preserve">hal-01127834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV to IR laser damage of Magnetron Sputtering films submitted to multiple sub-picosecond pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam-Bé Douti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92370I</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30484,103 +30471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et réalisation de capteurs de température sur support souple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Dème Dankoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangéline Bènevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Applications aux Dispositifs Capteurs (MADICA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Mahdia, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30599,5024 +30586,4998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of CO2 laser interaction with silica and comparison to experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Femtosecond laser‐induced damage of optical thin film materials, from the UV to the IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92371R</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127829v1</w:t>
+                <w:t xml:space="preserve">hal-01127780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible ozone sensor fabricated by photolithography and laser patterning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond laser-induced damage of optical thin films: from fundamental laser/film interactions to design and manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Acualta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Bendahan</w:t>
+                <w:t xml:space="preserve">Mireille Commandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors, Energy Harvesting, Wireless Network And Smart Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Gardanne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ultra Intense Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127846v1</w:t>
+                <w:t xml:space="preserve">hal-01127836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia sensing properties of ZnO nanoparticles on flexible substrate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-line quantitative phase imaging for damage detection and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherazade Aknoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sensing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92371A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127834v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser‐induced damage of optical thin film materials, from the UV to the IR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ingle and multiple-pulse laser damage in optical thin films for short and ultrashort pulses. The role of defects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Commandre</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cassis, France</w:t>
+              <w:t xml:space="preserve">Laser Interactions with Matter (LIMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nanjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127780v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line quantitative phase imaging for damage detection and analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Commandre</w:t>
+                <w:t xml:space="preserve">Simulations of CO2 laser interaction with silica and comparison to experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92371A</w:t>
+              <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92371R</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127825v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ingle and multiple-pulse laser damage in optical thin films for short and ultrashort pulses. The role of defects.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Flexible ozone sensor fabricated by photolithography and laser patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Acualta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Martini-Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Interactions with Matter (LIMIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nanjin, China</w:t>
+              <w:t xml:space="preserve">Sensors, Energy Harvesting, Wireless Network And Smart Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127840v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser-induced damage of optical thin films: from fundamental laser/film interactions to design and manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser-induced damage thresholds of high-reflective coatings for PW lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouricaud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Uteza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultra Intense Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, goa, India</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127836v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced damage thresholds of high-reflective coatings for PW lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Femtosecond laser-induced damage threshold of electron-beam deposited materials for broadband high-reflective coatings on large optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djidel Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cassis, France</w:t>
+              <w:t xml:space="preserve">Pacific Rim Laser Damage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Yokohama, Japan. pp.92380A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127781v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser-induced damage threshold of electron-beam deposited materials for broadband high-reflective coatings on large optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Ultra-short pulse laser-induced damage thresholds of broadband high-reflective and low dispersive coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Rim Laser Damage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Yokohama, Japan. pp.92380A</w:t>
+              <w:t xml:space="preserve">International Conference on Ultra Intense Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127845v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-short pulse laser-induced damage thresholds of broadband high-reflective and low dispersive coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Direct Laser Patterning of a Gas Sensor on Flexible Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Acualta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultra Intense Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, goa, India</w:t>
+              <w:t xml:space="preserve">Eurosensors 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Brescia, Italy. pp.899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127839v1</w:t>
+                <w:t xml:space="preserve">hal-01127831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Laser Patterning of a Gas Sensor on Flexible Substrate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thin films characterizations to design high-reflective coatings for ultrafast high power laser systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Brescia, Italy. pp.899</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92370J</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127831v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin films characterizations to design high-reflective coatings for ultrafast high power laser systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sub-picosecond laser damage resistance of optical thin films made by Plasma Assisted Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Utéza</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Boulder, United States. pp.92370J</w:t>
+              <w:t xml:space="preserve">Frontiers of Optical Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127824v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-picosecond laser damage resistance of optical thin films made by Plasma Assisted Magnetron Sputtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temperature sensor on flexible substrate patterned by laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dankoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Optical Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Advanced Semiconductor Devices &amp; Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Smolenice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127833v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line deformation measurements of nuclear fuel rod cladding using speckle interferometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Application of time-resolved digital holographic microscopy to study femtosecond damage process in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerijus Šiaulys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2013 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Boulder, United States. pp.88851A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854940v1</w:t>
+                <w:t xml:space="preserve">hal-00937951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of fs laser resistance of optical materials on wavelength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Résistance au flux laser en régime ultracourt de couches minces d'oxydes, de fluorures et de mixtures d'oxy-fluorures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Induced Damage in optical Materials: 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Optique Paris 2013 (COLOQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937965v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-beam deposited materials for high-reflective coatings: Femtosecond LIDT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study and realization of temperature sensor on flexible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Dème Dankoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings (OIC) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Whistler, Canada. pp.FA.4</w:t>
+              <w:t xml:space="preserve">Innovative Printed Smart Objects Conference (IPSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854921v1</w:t>
+                <w:t xml:space="preserve">hal-01698630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot scale demonstration of scratch repair by using a CO2 laser on fused silica optic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electron-beam deposited materials for high-reflective coatings: Femtosecond LIDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cheriaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Optical Interference Coatings (OIC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Whistler, Canada. pp.FA.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937953v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of time-resolved digital holographic microscopy to study femtosecond damage process in thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser-induced Damage in scandium, hafnium, aluminum oxides composites with silica in the infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghai Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ehlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Boulder, United States. pp.88851A</w:t>
+              <w:t xml:space="preserve">Optical Interference Coatings (OIC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, whistler, Canada. pp.FB.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937951v1</w:t>
+                <w:t xml:space="preserve">hal-00854929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance au flux laser en régime ultracourt de couches minces d'oxydes, de fluorures et de mixtures d'oxy-fluorures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Laser Damage Resistance of Optical Coating Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Paris 2013 (COLOQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Optical Interference Coatings (OIC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Whislter, Canada. pp.WD.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854935v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and realization of temperature sensor on flexible substrate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pilot scale demonstration of scratch repair by using a CO2 laser on fused silica optic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Cavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Printed Smart Objects Conference (IPSO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698630v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced Damage in scandium, hafnium, aluminum oxides composites with silica in the infrared</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interférométrie de speckle pour la mesure de déformations du gainage de combustibles nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings (OIC) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, whistler, Canada. pp.FB.3</w:t>
+              <w:t xml:space="preserve">CMOI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854929v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser Damage Resistance of Optical Coating Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesure de d éformations du gainage de combustible nucléaire par Interférométrie de Speckle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Commandre</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings (OIC) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Whislter, Canada. pp.WD.1</w:t>
+              <w:t xml:space="preserve">Optique Paris 2013 (Horizons de l'Optique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854927v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interférométrie de speckle pour la mesure de déformations du gainage de combustibles nucléaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Résistance au flux laser sub-picoseconde de couches d'HfO2 déposées par EBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cheriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.X</w:t>
+              <w:t xml:space="preserve">Journée Couches Minces Optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937947v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de d éformations du gainage de combustible nucléaire par Interférométrie de Speckle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correlation of Optical Properties and Laser Damage Resistance for Ion Beam Sputtered Al2O3/AlF3 and Al2O3/SiO2 Mixture Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Balasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ehlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ristau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Paris 2013 (Horizons de l'Optique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Optical Interference Coatings (OIC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, whistler, Canada. pp.FA.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854936v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance au flux laser sub-picoseconde de couches d'HfO2 déposées par EBD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dependence of fs laser resistance of optical materials on wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam-Bé Douti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gintare Bataviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egidjus Pupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Šciuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Couches Minces Optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Laser Induced Damage in optical Materials: 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854931v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Optical Properties and Laser Damage Resistance for Ion Beam Sputtered Al2O3/AlF3 and Al2O3/SiO2 Mixture Coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-line deformation measurements of nuclear fuel rod cladding using speckle interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings (OIC) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, whistler, Canada. pp.FA.5</w:t>
+              <w:t xml:space="preserve">E-MRS 2013 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854923v1</w:t>
+                <w:t xml:space="preserve">hal-00854940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line cladding deformation measurements of nuclear fuel rods submitted to analytical transient conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Relevance of the choice of diagnostic methods to investigate laser damage resistance in optical material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nuclear Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">PACIFIC RIM LASER DAMAGE 2011: OPTICAL MATERIALS FOR HIGH POWER LASERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, shangai, China. pp.82061J</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764765v1</w:t>
+                <w:t xml:space="preserve">hal-00682559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical investigation of the laser damage threshold of mixed metal multi-dielectric mirrors for high power applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conception of novel test platforms by laser ablation for flexible sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Acualta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Laser Applications in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Nanjing, China</w:t>
+              <w:t xml:space="preserve">Innovative Printed Smart Object</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764777v1</w:t>
+                <w:t xml:space="preserve">hal-00748278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interaction laser / couche mince diélectrique en régime sub-picoseconde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of scratches on fused silica optics and a way to remove them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second workshop sur l'Interaction Rayonnement Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Boulder, United States. pp.853026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683936v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal interactions of ultrashort-pulses with multilayer optical coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of optical coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur le traitement par laser CO2 de la silice super-polie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second workshop sur l'Interaction Rayonnement Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured nanosecond laser damage probabilities of niobia-silica and zirconia-silica mixtures coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Nanosecond laser damage of Niobia-Silica and Zirconia-Silica mixture coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinghai Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramutis Drazdys</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdas Sirutkaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Frontiers of optical coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764641v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of nuclear fuel rod cladding deformation by speckle interferometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Innovative laser ablation technology for flexible sensor processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Acualta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Conference on Hot Laboratories and Remote Handling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marcoule, France</w:t>
+              <w:t xml:space="preserve">IBERNAM - CMC2- Micro and nano Sensors and Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764776v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the choice of diagnostic methods to investigate laser damage resistance in optical material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of test platforms on flexible supports by laser ablation: micro sensor and micro heating applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Acualta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Commandre</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACIFIC RIM LASER DAMAGE 2011: OPTICAL MATERIALS FOR HIGH POWER LASERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, shangai, China. pp.82061J</w:t>
+              <w:t xml:space="preserve">Matériaux et Applications aux Dispositifs et Capteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682559v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of novel test platforms by laser ablation for flexible sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Measured nanosecond laser damage probabilities of niobia-silica and zirconia-silica mixtures coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghai Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonas Kicas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramutis Drazdys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Printed Smart Object</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748278v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scratches on fused silica optics and a way to remove them</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In situ measurements of nuclear fuel rod cladding deformation by speckle interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Boulder, United States. pp.853026</w:t>
+              <w:t xml:space="preserve">49th Conference on Hot Laboratories and Remote Handling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764709v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative laser ablation technology for flexible sensor processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Femto and nanosecond laser damage measurements of ion-beam sputtered Sc2O3/SiO2 mixture optical coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghai Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ehlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBERNAM - CMC2- Micro and nano Sensors and Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, marseille, France</w:t>
+              <w:t xml:space="preserve">Frontiers of Optical Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748284v1</w:t>
+                <w:t xml:space="preserve">hal-00764771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of test platforms on flexible supports by laser ablation: micro sensor and micro heating applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sub-picosecond laser damage resistance of optical thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Applications aux Dispositifs et Capteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Frontiers of Optical Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748281v1</w:t>
+                <w:t xml:space="preserve">hal-00764770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond laser damage of Niobia-Silica and Zirconia-Silica mixture coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Endommagement laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of optical coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, hangzhou, China</w:t>
+              <w:t xml:space="preserve">Ecole d'Acquitaine Ondes et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764774v1</w:t>
+                <w:t xml:space="preserve">hal-00764778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femto and nanosecond laser damage measurements of ion-beam sputtered Sc2O3/SiO2 mixture optical coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical investigations of nanosecond laser damage on diffractive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Burla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghai Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Ehlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Optical Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, hangzhou, China</w:t>
+              <w:t xml:space="preserve">8th EOS Topical Meeting on Diffractive Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764771v1</w:t>
+                <w:t xml:space="preserve">hal-00764762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-picosecond laser damage resistance of optical thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An exhaustive study of laser damage in ion beam sputtered pure and mixture oxide thin films at 1030 nm with 500 fs pulse durations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mangote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Optical Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, hangzhou, China</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Boulder, United States. pp.85300K</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764770v1</w:t>
+                <w:t xml:space="preserve">hal-00764627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A theoretical investigation of the laser damage threshold of mixed metal multi-dielectric mirrors for high power applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'Acquitaine Ondes et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Carcans, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Laser Applications in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764778v1</w:t>
+                <w:t xml:space="preserve">hal-00764777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigations of nanosecond laser damage on diffractive optics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On-line cladding deformation measurements of nuclear fuel rods submitted to analytical transient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EOS Topical Meeting on Diffractive Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, delft, Netherlands</w:t>
+              <w:t xml:space="preserve">European Nuclear Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764762v1</w:t>
+                <w:t xml:space="preserve">hal-00764765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exhaustive study of laser damage in ion beam sputtered pure and mixture oxide thin films at 1030 nm with 500 fs pulse durations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude de l'interaction laser / couche mince diélectrique en régime sub-picoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Boulder, United States. pp.85300K</w:t>
+              <w:t xml:space="preserve">Second workshop sur l'Interaction Rayonnement Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764627v1</w:t>
+                <w:t xml:space="preserve">hal-00683936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication process for bi- and tri-dimensional organic diodes and capacitors using selective laser ablation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact des traitements de surface sur la tenue au flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss e-Print</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée thématique TENUE AU FLUX EN REGIME FEMTOSECONDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652815v1</w:t>
+                <w:t xml:space="preserve">hal-00652818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de mixtures préparées par ion-beam sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinghai Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mangote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique COUCHES MINCES OPTIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France</w:t>
@@ -35639,178 +35600,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement des couches minces optiques sous flux laser intense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tenue au flux laser des composants optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mangote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique COUCHES MINCES OPTIQUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, palaiseau, France</w:t>
+              <w:t xml:space="preserve">6ème Journée du Club Systèmes Optroniques pour l'Observation et la Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561223v1</w:t>
+                <w:t xml:space="preserve">hal-00768552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Calculation of Ternary Oxide Mixtures for Thin Films for Ultra Short Pulse Laser Optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Jupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kolleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ristau Detlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mangote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Laser Damage Symposium on Optical Materials for High Power Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Boulder, United States. pp.819004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35829,876 +35846,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des traitements de surface sur la tenue au flux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Endommagement des couches minces optiques sous flux laser intense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique TENUE AU FLUX EN REGIME FEMTOSECONDE</w:t>
+              <w:t xml:space="preserve">Journée Thématique COUCHES MINCES OPTIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652818v1</w:t>
+                <w:t xml:space="preserve">hal-00561223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenue au flux laser des composants optiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Etude de l'interaction laser matière en régime femtoseconde – Application à l'analyse des phénomènes d'endommagement laser dans les couches minces optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mangote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frank R. Wagner</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée du Club Systèmes Optroniques pour l'Observation et la Surveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique COUCHES MINCES OPTIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768552v1</w:t>
+                <w:t xml:space="preserve">hal-00561227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interaction laser matière en régime femtoseconde – Application à l'analyse des phénomènes d'endommagement laser dans les couches minces optiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+                <w:t xml:space="preserve">Study of the laser matter interaction in the femtosecond regime: application to the analysis of the laser damage of optical thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mangote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique COUCHES MINCES OPTIQUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, palaiseau, France</w:t>
+              <w:t xml:space="preserve">Optical Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France. pp.816815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561227v1</w:t>
+                <w:t xml:space="preserve">hal-00640896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the laser matter interaction in the femtosecond regime: application to the analysis of the laser damage of optical thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+                <w:t xml:space="preserve">femto to nanosecond laser-induced damage in hafnia coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mangote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.H. Gao</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marseille, France. pp.816815</w:t>
+              <w:t xml:space="preserve">LaserLab User meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640896v1</w:t>
+                <w:t xml:space="preserve">hal-00639969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">femto to nanosecond laser-induced damage in hafnia coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fabrication process for bi- and tri-dimensional organic diodes and capacitors using selective laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LaserLab User meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Swiss e-Print</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639969v1</w:t>
+                <w:t xml:space="preserve">hal-00652815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser processing of optical thin films: Experimental tools and results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Commandre</w:t>
+                <w:t xml:space="preserve">Complex study of zirconia-silica and niobia-silica composite coatings produced by ion beam sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Tolenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mazule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Mirauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdas Sirutkaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, tucson, United States. pp.FA14</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Boulder, United States. pp.784203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493819v1</w:t>
+                <w:t xml:space="preserve">hal-00561218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex study of zirconia-silica and niobia-silica composite coatings produced by ion beam sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valdas Sirutkaitis</w:t>
+                <w:t xml:space="preserve">Femtosecond laser processing of optical thin films: Experimental tools and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mangote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Boulder, United States. pp.784203</w:t>
+              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, tucson, United States. pp.FA14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561218v1</w:t>
+                <w:t xml:space="preserve">hal-00493819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Resistance of Ion Beam Sputtered Zirconia/Silica and Niobia/Silica Mixture Coatings in Femtosecond Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Mirauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36706,51 +36706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Jeskevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdas Sirutkaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mangote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and society in modern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, vilnius, Lithuania</w:t>
@@ -36779,51 +36779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Resistance of Ion Beam Sputtered Zirconia/Silica and Niobia/Silica Mixture Coatings in Femtosecond Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Mirauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36831,51 +36831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Jeskevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdas Sirutkaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mangote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Interference Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.FA6</w:t>
@@ -36917,77 +36917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis: a way to investigate laser damage precursors in materials for high power applications at nanosecond pulse duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Optical Materials for High Power Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37012,90 +37012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of CO2 laser annealing on residual stress and on laser damage resistance for fused silica optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamaignère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37133,103 +37133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Induced Damage of Hafnia Coatings as a Function of Pulse Duration in the Femto to Picosecond Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mangote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Melnikaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Interference Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, tucson, United States. pp.FA7</w:t>
@@ -37252,152 +37252,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'endommagement laser des couches minces optiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Endommagement laser de cristaux et couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank R. Wagner</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ièmes Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413278v1</w:t>
+                <w:t xml:space="preserve">hal-00447576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of outgassing organic contamination on laser induced damage of optics</w:t>
               </w:r>
@@ -37422,51 +37418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37502,1218 +37498,1222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement laser de cristaux et couches minces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Subpicosecond pulse laser damage behavior of dielectric thin films prepared by different techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mangote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Hildenbrand</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.75040Q</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447576v1</w:t>
+                <w:t xml:space="preserve">hal-00447155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpicosecond pulse laser damage behavior of dielectric thin films prepared by different techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Birefringence and residual stress induced by CO2 laser mitigation of damage growth in fused silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, France. pp.75040Q</w:t>
+              <w:t xml:space="preserve">, 2009, United States. pp.75040Z</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447155v1</w:t>
+                <w:t xml:space="preserve">hal-00447158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringence and residual stress induced by CO2 laser mitigation of damage growth in fused silica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of an optical method to measure deformations of nuclear fuel cladding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vauselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United States. pp.75040Z</w:t>
+              <w:t xml:space="preserve">Hot laboratories and remote handling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447158v1</w:t>
+                <w:t xml:space="preserve">hal-00420296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an optical method to measure deformations of nuclear fuel cladding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non destructive and destructive investigations to study laser damage initiation in optical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vauselle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Frank R. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ciapponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hot laboratories and remote handling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">FOCASIA - Frontiers of Optical Coatings 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420296v1</w:t>
+                <w:t xml:space="preserve">hal-00453345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive and destructive investigations to study laser damage initiation in optical materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of laser induced damage in mid-infrared thin-film coatings used for OPO applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Yueguang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOCASIA - Frontiers of Optical Coatings 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, China</w:t>
+              <w:t xml:space="preserve">, 2009, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453345v1</w:t>
+                <w:t xml:space="preserve">hal-00447149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of laser induced damage in mid-infrared thin-film coatings used for OPO applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude de l'endommagement laser des couches minces optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhang Yueguang</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ciapponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOCASIA - Frontiers of Optical Coatings 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Xian, China</w:t>
+              <w:t xml:space="preserve">28ièmes Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447149v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical interpretation of S-on-1 data and the damage initiation mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Study of luminescent defects in HfO2 thin films made with different deposition techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ciapponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Palmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, boulder, United States. pp.71320Y</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Luminescence and Optical Spectroscopy of Condensed Matter (ICL'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361025v1</w:t>
+                <w:t xml:space="preserve">hal-00413273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive evaluation on optical components for high power density applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of the laser irradiation parameters influence on the LIDT of optical coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Capoulade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical System Design 2008 - Advances in Optical Thin Films III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Glascow, United Kingdom. pp.710118</w:t>
+              <w:t xml:space="preserve">, 2008, Glascow, United Kingdom. pp.710117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321512v1</w:t>
+                <w:t xml:space="preserve">hal-00361024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of luminescent defects in HfO2 thin films made with different deposition techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Statistical interpretation of S-on-1 data and the damage initiation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Luminescence and Optical Spectroscopy of Condensed Matter (ICL'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, lyon, France</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, boulder, United States. pp.71320Y</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413273v1</w:t>
+                <w:t xml:space="preserve">hal-00361025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of the laser irradiation parameters influence on the LIDT of optical coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Non-destructive evaluation on optical components for high power density applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ciapponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Palmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical System Design 2008 - Advances in Optical Thin Films III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Glascow, United Kingdom. pp.710117</w:t>
+              <w:t xml:space="preserve">, 2008, Glascow, United Kingdom. pp.710118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361024v1</w:t>
+                <w:t xml:space="preserve">hal-00321512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of UV-laser damage on fused silica surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Palmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38721,51 +38721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bertussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Courchinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical System Design 2008 - Optical Fabrication, Testing, and Metrology III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, glascow, United Kingdom. pp.71020U</w:t>
@@ -38788,342 +38788,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage of silica and hafnia thin films made with different deposition technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optical characterization in laser damage studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United States. pp.67200S</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Boulder, United States. pp.64031D</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00242537v1</w:t>
+                <w:t xml:space="preserve">hal-00082141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization in laser damage studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Laser damage of silica and hafnia thin films made with different deposition technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Capoulade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Boulder, United States. pp.64031D</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States. pp.67200S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082141v1</w:t>
+                <w:t xml:space="preserve">hal-00242537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Material Modifications in Laser-Damaged HfO2 Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Capoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ciapponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39165,77 +39165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser damage on diffractive optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39283,77 +39283,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photothermal microscopy for studying the role of nano-sized absorbing precursors in laser-induced damage of optical materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Photoacoustic and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39378,103 +39378,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Laser Beam Size on the Laser-Induced Damage in Thin Films and Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Capoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Interference Coatings (OIC) 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39499,103 +39499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Damage Resistance of HfO2 Thin Films Deposited by Electron Beam Deposition, Reactive Low Voltage Ion Plating and Dual Ion Beam Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Capoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Interference Coatings (OIC) 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tucson, United States</w:t>
@@ -39624,103 +39624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of laser-induced damage at 2 microns on coated and uncoated ZnSe substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.640316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39732,570 +39732,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage studies of a phase mirror for laser beam shaping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of 2-μm laser damage test facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136186v1</w:t>
+                <w:t xml:space="preserve">hal-00081053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 2-μm laser damage test facility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Luminescence, absorption and morphology studies of laser-damage sites in silica glasses and coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Capoulade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081053v1</w:t>
+                <w:t xml:space="preserve">hal-00081054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence, absorption and morphology studies of laser-damage sites in silica glasses and coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude de l'endommagement laser dans les composants optiques pour le domaine infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.113</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Thématique Couches Minces Optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081054v1</w:t>
+                <w:t xml:space="preserve">hal-00453348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'endommagement laser dans les composants optiques pour le domaine infrarouge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laser damage studies of a phase mirror for laser beam shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique Couches Minces Optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453348v1</w:t>
+                <w:t xml:space="preserve">hal-00136186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIDT improvement of multilayer coatings by accurate analysis of fabrication steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torricini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -40317,90 +40317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de luminescence pour l'analyse de verres soumis à des flux lumineux intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Mesure Optique pour l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40425,90 +40425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of IR and UV laser damage resistance of silica thin films deposited by electron beam deposition, ion plating, ion assisted deposition and dual ion beam sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Capoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40543,103 +40543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et caractérisation de l'endommagement laser dans les composants optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Mesure Optique pour l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40664,103 +40664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold distribution determination of laser-induced damage precursors in optical coatings and substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bertussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grezes-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -40782,51 +40782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the optical measurement of size and complex index of laser damage precursors in optical components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Voarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40883,90 +40883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and complex index of nanocenters: optical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Voarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40991,223 +40991,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Absorption/Scattering/Fluorescence mappings for the characterization of DUV components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multiple pulses laser irradiation study in silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bertussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Tucson, United States</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081113v1</w:t>
+                <w:t xml:space="preserve">hal-00081060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple pulses laser irradiation study in silica</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Absorption/Scattering/Fluorescence mappings for the characterization of DUV components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.182</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081060v1</w:t>
+                <w:t xml:space="preserve">hal-00081113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between laser-induced-damage and nanosized absorbing defects</w:t>
               </w:r>
@@ -41232,64 +41232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -41311,90 +41311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photothermal facility for optical characterization of DUV materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauke Hinsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man-Long Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41406,1813 +41406,1813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical simulations with experiment on generation of craters in silica by a laser</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Photothermal microscopy and laser damage in optical components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.297</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual meeting of SPIE, Advanced Characterization Techniques for Optics, Semiconductors, and Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081088v1</w:t>
+                <w:t xml:space="preserve">hal-00082428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal microscopy and laser damage in optical components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Commandre</w:t>
+                <w:t xml:space="preserve">Calculated and thermally measured laser damage in metallic thin films as a function of pulse duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.169</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081085v1</w:t>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and complex index of nanocenters: optical measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Toward an absolute measurement of LIDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bertussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02912513v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculated and thermally measured laser damage in metallic thin films as a function of pulse duration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using a TOF mass spectrometer for studies of laser interaction with 3-nm diameter gold nanoparticles embedded in silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.16</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081090v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal microscopy and laser damage in optical components</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of numerical simulations with experiment on generation of craters in silica by a laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2003, San Diego, United States</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082428v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an absolute measurement of LIDT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photothermal microscopy and laser damage in optical components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.224</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081089v1</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a TOF mass spectrometer for studies of laser interaction with 3-nm diameter gold nanoparticles embedded in silica</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Size and complex index of nanocenters: optical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Voarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXV Annual Symposium on Optical Materials for High Power Lasers: Boulder Damage Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Boulder, United States. pp.350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.524397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081086v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02912513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la métrologie pour la mesure de l'endommagement laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bertussi</w:t>
+                <w:t xml:space="preserve">Thermique photo-induite, endommagement laser et optique non linéaire dans les couches minces optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe de travail inter-département sur l'endommagement laser (GT-EL), CEA/CESTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France</w:t>
+              <w:t xml:space="preserve">Journée Couches Minces Optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081130v1</w:t>
+                <w:t xml:space="preserve">hal-00081134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ablation of fused silica induced by gold nanoparticles: comparison of simulations and experiments at λ=351 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.1055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId881" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of nano-defects in different glasses for bulk and surfaces using laser damage investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass Odyssey 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de faisceaux focalisés pour le tracé de courbes de seuils d'endommagement : un moyen de confirmer l'existence de centres précurseurs et d'en déterminer leur densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe de travail inter-département sur l'endommagement laser (GT-EL), CEA-CESTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermique photo-induite, endommagement laser et optique non linéaire dans les couches minces optiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fossati</w:t>
+                <w:t xml:space="preserve">Optimized metrology for laser damage measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Couches Minces Optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081134v1</w:t>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized metrology for laser damage measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la métrologie pour la mesure de l'endommagement laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bertussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">Réunion du groupe de travail inter-département sur l'endommagement laser (GT-EL), CEA/CESTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081122v1</w:t>
+                <w:t xml:space="preserve">hal-00081130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of laser damage probabilities in silica and calibrated liquids: comparison with theoretical prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermally induced laser damage in interferential light aborbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2001, pp.295</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081104v1</w:t>
+                <w:t xml:space="preserve">hal-00081123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des nanosites précurseurs de l'endommagement laser dans la silice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantitative study of laser damage probabilities in silica and calibrated liquids: comparison with theoretical prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Marseille, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081127v1</w:t>
+                <w:t xml:space="preserve">hal-00081104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally induced laser damage in interferential light aborbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude des nanosites précurseurs de l'endommagement laser dans la silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Perra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Banff, Canada</w:t>
+              <w:t xml:space="preserve">OPTIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081123v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CW and nanosecond laser irradiation on materials: elements of comparison of thermal effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Akhouayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -43256,64 +43256,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced damage of materials in bulk, thin films and liquid forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Akhouayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -43377,51 +43377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deumié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -43616,90 +43616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology of low absorption and photo-induced effects at 1.1 and 1.5 μm with Lock-in Thermography and phase imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Interference Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Tucson, United States. Optica Publishing Group, pp.WD.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
@@ -43727,567 +43727,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-based gradient annealing to determine the impact of heating rate during anisothermal loading on tungsten restoration kinetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption measurement at 1 µm and 1.5 µm in thin film optical filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Plasma Surface Interaction in Controlled Fusion Devices (PSI26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Optical Coatings for Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Buchs, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909638v1</w:t>
+                <w:t xml:space="preserve">hal-04909415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption measurement at 1 µm and 1.5 µm in thin film optical filters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring laser ultra-fast ablation technique on UO2: advancements in Nuclear fuel micro-machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Coatings for Laser Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Buchs, Switzerland</w:t>
+              <w:t xml:space="preserve">Conference On Laser Ablation (COLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Heraklion (Crete Island), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909415v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring laser ultra-fast ablation technique on UO2: advancements in Nuclear fuel micro-machining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Towards the preparation of nuclear fuel ceramic samples with ultrafast laser micromachining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Esteban Cifuentes Quintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Laser Ablation (COLA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lasers and Photonics for Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890077v1</w:t>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the preparation of nuclear fuel ceramic samples with ultrafast laser micromachining</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser-based gradient annealing to determine the impact of heating rate during anisothermal loading on tungsten restoration kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Pruvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers and Photonics for Advanced Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Conference on Plasma Surface Interaction in Controlled Fusion Devices (PSI26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909643v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high power laser facility to screen recrystallization temperature of tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Somlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications (PFMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bonn, Germany. </w:t>
@@ -44329,51 +44329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicron structures obtained by laser dewetting of metallic thin film stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Felipe Leitao Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T Fonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44418,1658 +44418,1658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of metals submitted to tokamak conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Recrystallization and damage threshold of tungsten induced by a laser-based facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Louis de Canonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications (PFMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, on line, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466335v1</w:t>
+                <w:t xml:space="preserve">hal-03466330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring/modelling the competition between recovery and recrystallization in ITER-like tungsten during high temperature annealing’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Karanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications (PFMC 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, on line, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in situ laser monitoring of laser treatment of thin film stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almeida Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thomas Fonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guimard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, Workshop on Metallic Nano-Objects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ps laser damage resistance of optical coatings for reflective components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Forum Lasers et Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Belgodere, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization and damage threshold of tungsten induced by a laser-based facility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Optical properties of metals submitted to tokamak conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Louis de Canonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications (PFMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, on line, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466330v1</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round-robin measurements of optical monolayer LIDT in the sub-ps range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Kozlov</w:t>
+                <w:t xml:space="preserve">Temporal dependency of laser damage on dielectric mirrors for Petawatt applications in the picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Laser Damage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Santa Ana Pueblo, United States. OSA, pp.ThA.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OIC.2019.ThA.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426445v1</w:t>
+                <w:t xml:space="preserve">hal-02426831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dependency of laser damage on dielectric mirrors for Petawatt applications in the picosecond regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Sozet</w:t>
+                <w:t xml:space="preserve">A high power laser facility to submit plasma facing materials to extreme heat loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 17th International Conference on Plasma-Facing Materials and Components for Fusion (PFMC19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Eindhoven, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426831v1</w:t>
+                <w:t xml:space="preserve">hal-02426836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high power laser facility to submit plasma facing materials to extreme heat loads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vidal Thibault</w:t>
+                <w:t xml:space="preserve">Round-robin measurements of optical monolayer LIDT in the sub-ps range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamaignère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hiret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Faucheux</w:t>
+                <w:t xml:space="preserve">A Kozlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Conference on Plasma-Facing Materials and Components for Fusion (PFMC19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">SPIE Laser Damage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426836v1</w:t>
+                <w:t xml:space="preserve">hal-02426445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar release kinetics of deuterium in tungsten revealed by an in situ laser induced-desorption technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Grisolia</w:t>
+                <w:t xml:space="preserve">Development of experimental platform for analysis and imaging of fuel pellets heated at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Burla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma Surface Interactions in Controlled Fusion Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, princeton, United States</w:t>
+              <w:t xml:space="preserve">TopFuel 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426356v1</w:t>
+                <w:t xml:space="preserve">hal-02426361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental platform for analysis and imaging of fuel pellets heated at high temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation of physical effects leading to laser damage growth on optical coatings in the sub-ps regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Rasedujjaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamaignere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TopFuel 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Ultra-high Intensity Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lindau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426361v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser remote heating in vacuum environment to study temperature dependence of optical constants and phase change for metallic and dielectric films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T. Zeweldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème workshop sur l’Interaction Rayonnement Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of physical effects leading to laser damage growth on optical coatings in the sub-ps regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Expériences de chocs laser sur du graphite chauffé par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Lamaignere</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultra-high Intensity Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lindau, Germany</w:t>
+              <w:t xml:space="preserve">3ème workshop sur l’Interaction Rayonnement Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426337v1</w:t>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de chocs laser sur du graphite chauffé par laser</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peculiar release kinetics of deuterium in tungsten revealed by an in situ laser induced-desorption technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème workshop sur l’Interaction Rayonnement Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma Surface Interactions in Controlled Fusion Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426341v1</w:t>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-area pulse compression gratings with high efficiency and high damage threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Lukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moller Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical Meeting on Diffractive Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Joensuu, Finland</w:t>
@@ -46092,618 +46092,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie et étude des processus d'endommagement laser en régime sub-picoseconde dans les couches minces optiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of Laser Damage Resistance of Optical Coatings in the Sub-picosecond Regime at 1053nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Neauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ (Colloque sur les Lasers et l’Optique Quantique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, talence, France</w:t>
+              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341742v1</w:t>
+                <w:t xml:space="preserve">hal-01341691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de phase quantitative appliquée à l'analyse de l'interaction laser matière dans les matériaux et composants optiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Métrologie et étude des processus d'endommagement laser en régime sub-picoseconde dans les couches minces optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Monneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'optique</w:t>
+              <w:t xml:space="preserve">COLOQ (Colloque sur les Lasers et l’Optique Quantique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341738v1</w:t>
+                <w:t xml:space="preserve">hal-01341742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de phase quantitative appliquée à l’analyse de l’interaction laser matière dans les matériaux et composants optiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Imagerie de phase quantitative appliquée à l'analyse de l'interaction laser matière dans les matériaux et composants optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Monneret</w:t>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Olle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Horizons de l'optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588234v1</w:t>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of laser damage resistance of optical coatings in the sub-picosecond regime at 1053nm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Imagerie de phase quantitative appliquée à l’analyse de l’interaction laser matière dans les matériaux et composants optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588230v1</w:t>
+                <w:t xml:space="preserve">hal-01588234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Laser Damage Resistance of Optical Coatings in the Sub-picosecond Regime at 1053nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Assessment of laser damage resistance of optical coatings in the sub-picosecond regime at 1053nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Neauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, tucson, United States</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341691v1</w:t>
+                <w:t xml:space="preserve">hal-01588230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la résistance à l’endommagement laser de couches minces optiques en régime sub-picoseconde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Neauport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Couches Minces Optiques de la SFO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marseille, France. 2016</w:t>
@@ -46726,527 +46726,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie et étude des processus d’endommagement laser en régime sub-picoseconde dans les couches minces optiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesure de la résistance à l’endommagement laser de couches minces optiques en régime sub-picoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Neauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ (Colloque sur les Lasers et l’Optique Quantique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée du Club Couches Minces Optiques de la SFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588235v1</w:t>
+                <w:t xml:space="preserve">hal-01341658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Damage Threshold Meter-scale Optical Components for Multi-PW Lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Releasing of hydrogen isotopes trapped in tungsten samples through laser remote heating under Ultra High Vacuum environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ghiorghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djidel Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, tucson, United States</w:t>
+              <w:t xml:space="preserve">22nd Inter­na­tional Con­fer­ence on Plasma Sur­face Inter­ac­tions in Con­trolled Fusion Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341694v1</w:t>
+                <w:t xml:space="preserve">hal-01341672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Releasing of hydrogen isotopes trapped in tungsten samples through laser remote heating under Ultra High Vacuum environment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High Damage Threshold Meter-scale Optical Components for Multi-PW Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cheriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djidel Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Inter­na­tional Con­fer­ence on Plasma Sur­face Inter­ac­tions in Con­trolled Fusion Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, rome, Italy</w:t>
+              <w:t xml:space="preserve">Optical Interference Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341672v1</w:t>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la résistance à l’endommagement laser de couches minces optiques en régime sub-picoseconde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Métrologie et étude des processus d’endommagement laser en régime sub-picoseconde dans les couches minces optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Couches Minces Optiques de la SFO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, marseille, France</w:t>
+              <w:t xml:space="preserve">COLOQ (Colloque sur les Lasers et l’Optique Quantique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341658v1</w:t>
+                <w:t xml:space="preserve">hal-01588235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser remote heating in vacuum environment to study temperature dependence of optical properties for bulk materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Boulder, United States. 10014, pp.100141Q, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
@@ -47280,103 +47280,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un procédé de micro-usinage laser pour le recyclage des optiques en silice du Laser MegaJoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
@@ -47405,103 +47405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un procédé de micro-usinage laser pour le recyclage des optiques en silice du laser MegaJoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, talence, France</w:t>
@@ -47530,77 +47530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus d’endommagement laser en régime sub-ps dans les couches minces optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam-Bé Douti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Couches Minces Optiques de la SFO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -47625,103 +47625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-picosecond laser induced damage test facility for petawatt reflective optical components characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Néauport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Power, High-Energy, and High-Intensity Laser Technology II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, prague, Czech Republic. SPIE, 9513, pp.951316, Proceedings SPIE</w:t>
@@ -47750,103 +47750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet laser damage tests of scratches repaired by carbon dioxide laser on fused silica optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Cavaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Boulder, United States. 2014</w:t>
@@ -47875,77 +47875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of subpicosecond laser induced damage threshold in optical thin films: influence of number of pulses and photon energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam-Bé Douti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultra Intense Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -48002,51 +48002,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Induced by CO2 Laser Silica Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Thermal Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.4607, 2014, 978-94-007-2738-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -48116,51 +48116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication d’un système micro-fluidique par stéréo-lithographie multi-photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2008125. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -48204,64 +48204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR19/08646. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -48292,51 +48292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé pour la réalisation d’un objet tridimensionnel par un processus de photo-polymérisation multi-photonique et dispositif associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 1852698. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -48367,51 +48367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé pour la réalisation d’un objet tridimensionnel par un processus de photo-polymérisation multi-photonique et dispositif associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -48468,64 +48468,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Neauport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1251570. 2012, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -48543,64 +48543,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement correctif d'un défaut sur la surface d'un composant optique pour laser de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -48657,181 +48657,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La problématique de l'endommagement laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optical components for high power and ultra-short laser illumination Laser damage issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854950v1</w:t>
+                <w:t xml:space="preserve">hal-00854952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical components for high power and ultra-short laser illumination Laser damage issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La problématique de l'endommagement laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854952v1</w:t>
+                <w:t xml:space="preserve">hal-00854950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie de l'endommagement laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -48849,51 +48849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement laser. Mise en évidence de sites précurseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -48943,51 +48943,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement laser dans les composants optiques : métrologie, analyse statistique et photo-induite des sites initiateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université de droit, d'économie et des sciences - Aix-Marseille III, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -49046,51 +49046,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des phénomènes d'endommagement laser dans les couches minces et sur les surfaces optiques aux échelles nanoseconde à femtoseconde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université de droit, d'économie et des sciences - Aix-Marseille III, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -49277,51 +49277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erikas Atko&#269;aitis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jup&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urt&#279; Kimbarait&#279;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija &#381;utautait&#279;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.563537" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05213458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Soulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Krol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.550928" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karimbana Kandy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grosjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242463" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Herbuvaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Vazquez-Zuniga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.559241" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05348138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rapaport" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.575022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05213440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Didychenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Savchenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Zideluns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stehlik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-025-08414-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05104972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemetais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pruvo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202933" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doualle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pontillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rullier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08642-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galvan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gleyze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cormont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253822" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rullier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105375" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dunand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/aot.2023.1261267" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Modaresialam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Granchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Delegeanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.518828" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04415611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaxewer Diop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chorel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lavastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Roquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.477054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04308683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.498295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04415642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116844" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Louis de Canonville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero-Lairado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giacometti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106865" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04102806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Devictor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113785" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031285v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202311846" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.487003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rocca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Nasselahsen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146541" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiorito" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139508" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934530v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marcouill&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#232;zes-Besset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.445045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211232" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butoi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4c71" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goby Govindassamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemarchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.61.7.071603" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07123-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pappalardo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero Lairado" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dunand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac583a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04585050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153906" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oll&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.474961" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coiras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Nicolas Verrone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751033v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456120" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777642v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien M L Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33074-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200006v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.414848" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186330v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iv" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00184a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466343v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guillous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Onofri-Marroncle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125307005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466247v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kozlov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.3.031005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac27df" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466342v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125307004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153220" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cormont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060684" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466241v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vidal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rullier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033530" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466235v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04815-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Karanja" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11010037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stehl&#237;k" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.433935" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867072v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acuautla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/ijssis-2019-031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466319v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gebrayel El Reaidy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.3.031004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.398481" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426983v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vidal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Burla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Capdevila" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110383" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139969v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumpel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moeller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dietrich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-020-07419-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02996179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moisset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebrehiwot Tesfay Zeweldi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00796b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426429v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Capdevila" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151944" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164162v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133741" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164252v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152418" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radhakrishnan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.003646" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oll&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sozet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094774" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01953124v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Zeweldi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aaca03" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426118v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Rasedujjaman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.024444" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burla" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996611" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586598v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ohayon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Pitsalidis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Pappa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hama" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201700191" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586650v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hervy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouricaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.1.011001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727195v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Willemsen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jupe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Tetzlaff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Ristau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004502" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03796171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Pas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Koutsouras" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quilichini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Santoro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201700164" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586666v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001616" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528028v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6d24" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01622286v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sozet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouillet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Neauport" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025767" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727196v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.009225" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgeade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.1.011022" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690700v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pardanaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa81f3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01623412v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavastre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002342" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341559v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam-B&#233; Douti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0197-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341562v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Donval" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953146" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313484v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Combis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9606-9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586647v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003245" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313486v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome N&#233;auport" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000804" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313488v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944435" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228360v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Nagy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V&#225;mos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oszetzky" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R&#225;cz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002525" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228358v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintare Bataviciute" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidjus Pupka" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922353" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155004v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001221" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228361v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002091" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228359v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgeade" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Donval" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Rullier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000655" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227720v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Aknoun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937942v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghai Fu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mende" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ehlers" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097104v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Melnikaitis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerijus Siaulys" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002164" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228356v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Cavaro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201400383" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD406B6482DDBE5A0A9843C60E7B2A4C3FE66371/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097103v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Cheng" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001545" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790092v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Acuautla" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.07.010" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097102v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.12.122509" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937943v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Balasa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ristau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631654v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.300" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097098v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.10.009" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5ZRTD0Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937940v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854911v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Bin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.014698" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854912v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7901-2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797202v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schrameyer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937939v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.028272" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764590v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R. Wagner" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hildenbrand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouldieff" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690763v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mangote" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jensen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763254v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Kicas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramutis Drazdys" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675482v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vauselle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674863v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Gao" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763238v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Robin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690761v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639944v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2011.11037" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561204v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561207v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Tolenis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mazule" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Mirauskas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Sirutkaitis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545882v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026068" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514116v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432580v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ciapponi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Palmier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Natoli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440060v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321530v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Courchinoux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01217067v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bien-Aim&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grua" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.018703" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321508v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capoulade" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975179" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360839v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297178v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242619v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135195v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torricini" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119225v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104671v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081024v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018298v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081034v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02912212v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Voarino" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.21.001073" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081036v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081043v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonneau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vierne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bertussi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1387-0" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S9WV379N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081046v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081045v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise During" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081047v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081048v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-002-1049-7" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R3RK1D95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081049v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05521330v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Beziat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuter" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sebaa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05520976v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pontillon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sercombe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V d'Ambrosi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Doualle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05521309v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519730v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casterman" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Richaud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05521352v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519691v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fuentes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Socie" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cifuentes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910954v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ribeaud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Pistner" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vela-Perez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3023035" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910991v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vazquez-Zuniga" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911082v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909429v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909411v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889156v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ravisy" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubost" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519727v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime G&#233;rard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d'Ambrosi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911013v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Vazquez-Zuniga" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Hoenninger" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3032734" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911047v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3032891" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790542v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017404" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909269v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nonon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bros" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909421v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909401v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911064v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424651v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456840v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2685243" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456882v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Esteban Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456894v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Graisset" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453971v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steck" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2685174" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456583v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2685304" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456903v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456945v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456915v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456563v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917328v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.ThE.7" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917342v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917341v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2642761" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917313v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cifuentes" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751049v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751053v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917340v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marchand" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2642516" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751068v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917330v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Felipe Leit&#227;o Almeida" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Fonn&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guimard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.MD.2" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917318v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.ThD.2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751041v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917303v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917311v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lenci" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeaux" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Devictor" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917339v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641792" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917332v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stehl&#237;k" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zideluns" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarchand" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lumeau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.FA.3" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466337v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2598972" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466339v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597144" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466325v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2598856" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466355v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466320v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466346v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466326v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2598855" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466358v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466322v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFT.2021.OTh1B.2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466324v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercombe J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466327v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marcouille" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603979" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466344v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588431v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542595" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466348v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466340v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426436v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022508002" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466353v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426824v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426449v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rasedujjaman" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466218v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426839v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466323v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2537620" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426820v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iliopoulos" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Verrone" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426816v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Thibault" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338472v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426148v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Hodille" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markelj" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426347v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426369v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338471v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426358v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisolia" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426334v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426348v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426352v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426336v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cormont" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588242v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592193v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726162v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin C." TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592185v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592176v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cortambert" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Piluso" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592190v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592180v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588241v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588224v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245150" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341588v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313492v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341644v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidel Slimane" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341688v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertas Grigutis" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linas Smalakys" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balys Momgaudis" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588236v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588232v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588226v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Geerke" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ristau Detlev" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2244828" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341625v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balys Mongaudys" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Vaicenavi&#269;ius" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341609v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Freneaux" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588245v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341668v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gaborit" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588229v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341632v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588223v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245148" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230193v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dussourd" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaussat" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313490v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275835v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275853v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vainvinq" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230431v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthe" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Markelj" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230189v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698562v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam D&#232;me Dankoco" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275838v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275844v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275840v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Barkauskait&#279;" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230198v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230191v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;gou" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228278v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228362v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228216v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Andresen" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delplace" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230195v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127821v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Dankoco" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127827v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698614v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127829v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127846v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Acualta" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martini-Laithier" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127834v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127780v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127825v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127840v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandr&#233;" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127836v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127781v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouricaud Daniel" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127845v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127839v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127831v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127824v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127833v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854940v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937965v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas &#352;ciuka" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854921v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheriaux" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937953v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937951v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerijus &#352;iaulys" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854935v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698630v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854929v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854927v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937947v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854936v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854931v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854923v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764765v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764777v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683936v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764775v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683941v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764641v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764776v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682559v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748278v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764709v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornibeau" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748284v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748281v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764774v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764771v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764770v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764778v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764762v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764627v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652815v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561229v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561223v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682562v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kolleck" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652818v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768552v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561227v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640896v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639969v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493819v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561218v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521916v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jeskevic" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493786v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453334v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561212v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493791v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413278v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447156v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447576v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447155v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447158v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420296v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453345v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447149v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yueguang" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361025v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321512v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413273v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361024v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361023v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242537v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082141v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243148v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136182v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tisserand" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gauthier" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242533v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243150v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243149v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136185v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136186v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081053v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081054v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453348v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018297v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081128v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018294v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Roussel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081129v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081055v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081059v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081056v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081113v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081060v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081058v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081057v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hinsch" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Long Lay" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081088v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bercegol" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchut" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081085v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02912513v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.524397" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081090v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082428v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081089v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081086v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081130v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081099v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Donohue" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081121v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081131v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081134v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossati" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081122v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081104v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081127v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Perra" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081123v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081100v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081125v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081126v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05317907v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemaut" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diez" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lisgo" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabi&#233;" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05521302v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2025.WD.3" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909638v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Pruvo" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Flament" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909415v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890077v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909643v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016944" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456865v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Somlay" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751045v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Felipe Leitao Almeida" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T Fonn&#233;" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guimard" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466335v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466334v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466347v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida Bruno" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimard Denis" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466349v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466330v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426445v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kozlov" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426831v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.ThA.3" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426836v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hiret" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426356v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426361v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426366v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426337v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaignere" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426341v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rullier" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727201v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Lukas" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moller Michael" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341742v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341738v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olle" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588234v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588230v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341691v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313496v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588235v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341694v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341672v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341658v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588225v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245190" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588233v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341733v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341660v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230197v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127830v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127837v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097105v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200088v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410392v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200076v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511351v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675421v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonod" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neauport" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454080v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854950v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854952v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507477v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081110v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00081051v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00639461v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karimbana Kandy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grosjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Herbuvaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wagner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Vazquez-Zuniga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.559241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05104972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemetais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pruvo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202933" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05213440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Didychenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Savchenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Zideluns" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stehlik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-025-08414-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05348138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Soulier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rapaport" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.575022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doualle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pontillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rullier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08642-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galvan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gleyze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cormont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rullier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105375" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erikas Atko&#269;aitis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jup&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urt&#279; Kimbarait&#279;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija &#381;utautait&#279;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.563537" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05213458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Krol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.550928" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dunand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/aot.2023.1261267" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Modaresialam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Granchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Delegeanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.518828" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04415642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116844" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Louis de Canonville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero-Lairado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giacometti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106865" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04102806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Devictor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113785" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202311846" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.487003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rocca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Nasselahsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146541" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiorito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04308683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaxewer Diop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chorel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lavastre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Roquin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.498295" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04415611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.477054" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butoi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4c71" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goby Govindassamy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemarchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.61.7.071603" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pappalardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero Lairado" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07123-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marcouill&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#232;zes-Besset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.445045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598355v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211232" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dunand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac583a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04585050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153906" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oll&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.474961" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coiras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Nicolas Verrone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751033v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456120" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777642v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien M L Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33074-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153220" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cormont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060684" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iv" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00184a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guillous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Onofri-Marroncle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125307005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466247v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kozlov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.3.031005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vidal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rullier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033530" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466235v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04815-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac27df" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125307004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Karanja" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11010037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stehl&#237;k" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.433935" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.414848" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426983v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vidal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Burla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Capdevila" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110383" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139969v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumpel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moeller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dietrich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-020-07419-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02996179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moisset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebrehiwot Tesfay Zeweldi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00796b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Capdevila" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151944" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164162v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133741" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152418" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867072v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acuautla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/ijssis-2019-031" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222851v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.398481" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466319v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gebrayel El Reaidy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.3.031004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radhakrishnan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.003646" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oll&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sozet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094774" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426118v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Rasedujjaman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.024444" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426121v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burla" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996611" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01953124v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Zeweldi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aaca03" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01622286v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sozet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Neauport" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025767" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03796171v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Pas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Pitsalidis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Koutsouras" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quilichini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Santoro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201700164" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586666v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001616" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528028v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6d24" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586653v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgeade" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.1.011022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727196v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.009225" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690700v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pardanaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa81f3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727195v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Willemsen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jupe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Tetzlaff" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Ristau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004502" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ohayon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Pappa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hama" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201700191" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586650v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hervy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouricaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.1.011001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313484v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Combis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9606-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341559v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam-B&#233; Douti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0197-2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341562v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Donval" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953146" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586647v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003245" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313486v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome N&#233;auport" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lavastre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000804" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313488v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944435" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01623412v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002342" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155004v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001221" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228358v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintare Bataviciute" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidjus Pupka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922353" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228361v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002091" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228359v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgeade" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Donval" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Rullier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000655" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227720v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Aknoun" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228360v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Nagy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V&#225;mos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oszetzky" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R&#225;cz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002525" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097103v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Cheng" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001545" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097102v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.12.122509" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790092v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Acuautla" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.07.010" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937943v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mende" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Balasa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ehlers" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ristau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631654v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.300" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097098v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.10.009" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5ZRTD0Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937940v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937942v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghai Fu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228356v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Cavaro" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201400383" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD406B6482DDBE5A0A9843C60E7B2A4C3FE66371/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097104v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Melnikaitis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerijus Siaulys" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002164" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854912v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7901-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797202v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schrameyer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937939v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.028272" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854911v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Bin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.014698" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675482v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vauselle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674863v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mangote" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Gao" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763238v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Robin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690763v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jensen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764590v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R. Wagner" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hildenbrand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouldieff" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763254v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Kicas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramutis Drazdys" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690761v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639944v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2011.11037" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561204v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561207v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Tolenis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mazule" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Mirauskas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Sirutkaitis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545882v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026068" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514116v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432580v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ciapponi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Palmier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Natoli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440060v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321530v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Courchinoux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01217067v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bien-Aim&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grua" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.018703" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297178v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242619v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capoulade" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321508v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975179" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360839v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104671v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119225v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135195v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torricini" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081024v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018298v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081034v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081036v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Voarino" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02912212v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.21.001073" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081043v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonneau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vierne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bertussi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1387-0" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S9WV379N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081046v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081045v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise During" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081047v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081048v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-002-1049-7" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R3RK1D95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081049v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05520976v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pontillon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sercombe" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V d'Ambrosi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Doualle" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05521309v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519730v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casterman" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Richaud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05521352v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05521330v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Beziat" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuter" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sebaa" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911047v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3032891" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910991v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vazquez-Zuniga" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911082v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909429v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909411v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889156v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ravisy" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubost" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790542v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017404" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519727v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime G&#233;rard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d'Ambrosi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911013v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Vazquez-Zuniga" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Hoenninger" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3032734" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909269v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nonon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bros" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909421v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909401v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911064v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424651v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910954v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ribeaud" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Pistner" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vela-Perez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3023035" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519691v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fuentes" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Socie" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cifuentes" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453971v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steck" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2685174" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456583v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2685304" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456894v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Graisset" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456903v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456563v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456945v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456915v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456882v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Esteban Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456840v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2685243" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917340v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marchand" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2642516" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917313v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cifuentes" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751049v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917330v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Felipe Leit&#227;o Almeida" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Fonn&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guimard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.MD.2" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917318v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.ThD.2" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751068v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751041v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751053v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917303v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917311v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lenci" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeaux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Devictor" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917339v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641792" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917332v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stehl&#237;k" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zideluns" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarchand" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lumeau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.FA.3" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917341v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2642761" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917328v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.ThE.7" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917342v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466325v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2598856" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466355v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466337v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2598972" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466320v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466326v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2598855" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466346v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466339v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597144" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466322v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFT.2021.OTh1B.2" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466324v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercombe J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466358v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466327v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marcouille" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603979" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466344v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588431v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542595" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466348v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466340v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466353v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426436v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022508002" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426449v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rasedujjaman" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466218v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426839v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466323v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2537620" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426820v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iliopoulos" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Verrone" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426816v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Thibault" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426824v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426358v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisolia" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426347v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426334v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426369v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338471v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426348v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426352v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426336v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cormont" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338472v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426148v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Hodille" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markelj" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726162v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin C." TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592185v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588242v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592193v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592176v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cortambert" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Piluso" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592190v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592180v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588241v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341668v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gaborit" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313492v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341644v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidel Slimane" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341688v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertas Grigutis" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linas Smalakys" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balys Momgaudis" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588236v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588232v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588229v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341632v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588226v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Geerke" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ristau Detlev" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2244828" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588245v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341609v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Freneaux" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341625v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balys Mongaudys" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Vaicenavi&#269;ius" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588223v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245148" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341588v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588224v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245150" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313490v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275835v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230189v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698562v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam D&#232;me Dankoco" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275838v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230431v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthe" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Markelj" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275853v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vainvinq" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275840v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Barkauskait&#279;" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275844v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230198v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230191v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;gou" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228278v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228362v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228216v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Andresen" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delplace" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230195v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230193v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dussourd" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaussat" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127834v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Acualta" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127827v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698614v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127780v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127836v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandr&#233;" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127825v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127840v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127829v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127846v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martini-Laithier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127781v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouricaud Daniel" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127845v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127839v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127831v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127824v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127833v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127821v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Dankoco" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937951v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerijus &#352;iaulys" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854935v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698630v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854921v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheriaux" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854929v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854927v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937953v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937947v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854936v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854931v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854923v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937965v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas &#352;ciuka" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854940v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682559v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748278v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764709v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornibeau" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764775v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683941v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764774v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748284v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748281v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764641v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764776v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764771v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764770v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764778v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764762v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764627v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764777v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764765v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683936v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652818v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561229v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768552v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682562v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kolleck" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561223v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561227v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640896v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639969v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652815v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561218v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493819v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521916v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jeskevic" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493786v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453334v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561212v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493791v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447576v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447156v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447155v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447158v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420296v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453345v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447149v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yueguang" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413278v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413273v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361024v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361025v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321512v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361023v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082141v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242537v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243148v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136182v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tisserand" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gauthier" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242533v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243150v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243149v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136185v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081053v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081054v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453348v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136186v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018297v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081128v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018294v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Roussel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081129v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081055v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081059v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081056v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081060v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081113v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081058v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081057v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hinsch" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Long Lay" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082428v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081090v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081089v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081086v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bercegol" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081088v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchut" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081085v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02912513v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.524397" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081134v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossati" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081099v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Donohue" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081121v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081131v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081122v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081130v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081123v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081104v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081127v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Perra" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081100v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081125v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081126v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05317907v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemaut" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diez" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lisgo" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabi&#233;" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05521302v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2025.WD.3" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909415v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890077v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909643v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016944" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909638v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Pruvo" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Flament" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456865v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Somlay" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751045v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Felipe Leitao Almeida" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T Fonn&#233;" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guimard" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466330v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466334v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466347v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida Bruno" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimard Denis" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466349v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466335v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426831v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.ThA.3" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426836v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hiret" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426445v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kozlov" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426361v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426337v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaignere" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426366v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426341v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rullier" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426356v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727201v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Lukas" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moller Michael" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341691v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341742v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341738v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olle" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588234v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588230v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313496v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341658v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341672v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341694v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588235v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588225v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245190" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588233v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341733v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341660v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230197v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127830v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127837v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097105v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200088v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410392v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200076v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511351v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675421v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonod" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neauport" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454080v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854952v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854950v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507477v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081110v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00081051v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00639461v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>