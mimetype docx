--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -249,1323 +249,1453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDSC: Range-Based Device Spatial Clustering for IoT Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Educational Cyber–Physical Systems (ECPSs) for University 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24175851⟩</w:t>
+              <w:t xml:space="preserve">Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (12), pp.790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/info15120790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743870v1</w:t>
+                <w:t xml:space="preserve">hal-05576931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des robots pour maintenir les liens dans l'enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resource Indexing and Querying in Large Connected Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Achkouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Besombes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Daspet</w:t>
+                <w:t xml:space="preserve">Antonio Corral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59655/nf52122995490⟩</w:t>
+              <w:t xml:space="preserve">Future internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fi16010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946666v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Indexing and Querying in Large Connected Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">RDSC: Range-Based Device Spatial Clustering for IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Achkouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Corral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fi16010015⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24175851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369491v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence à distance dans les pratiques enseignantes : le cas des robots de téléprésence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des robots pour maintenir les liens dans l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angel Abénia</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Daspet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9782813003805⟩</w:t>
+              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59655/nf52122995490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937304v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence à distance dans les pratiques enseignantes : le cas des robots de téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 6, pp.123 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02933757v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique pédagogique et persévérance scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La présence à distance dans les pratiques enseignantes : le cas des robots de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908235v1</w:t>
+                <w:t xml:space="preserve">halshs-02933757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot de Téléprésence: Un Outil Numérique Utilisé Par Le Sapad Pour Rendre Présent l'élève Absent</w:t>
+                <w:t xml:space="preserve">Robotique pédagogique et persévérance scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petitcollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrincazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906803v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological trends of four Manila clam populations (Venerupis philippinarum) on the French Atlantic coast - Identified spatial patterns and their relationships with environmental variability.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robot de Téléprésence: Un Outil Numérique Utilisé Par Le Sapad Pour Rendre Présent l'élève Absent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank d'Amico</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Negui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3-4 (3), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/NRAS.079.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201901v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Trends of Four Manila Clam Populations (Venerupis philippinarum) on the French Atlantic Coast: Identified Spatial Patterns and Their Relationship to Environmental Variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Melanie Barranger</w:t>
+                <w:t xml:space="preserve">Morphological trends of four Manila clam populations (Venerupis philippinarum) on the French Atlantic coast - Identified spatial patterns and their relationships with environmental variability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caill-Milly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck d'Amico</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank d'Amico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 33 (2), pp.355-372. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.355--372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499668v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Caractérisation non gaussienne et à longue mémoire du trafic Internet et de ses anomalies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological Trends of Four Manila Clam Populations (Venerupis philippinarum) on the French Atlantic Coast: Identified Spatial Patterns and Their Relationship to Environmental Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.355-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2983/035.033.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00290745v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une Caractérisation non gaussienne et à longue mémoire du trafic Internet et de ses anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (11-12), pp.1401-1428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00290745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Availability of ARINC 629 Avionic Data Bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1575,406 +1705,406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robots de téléprésence dans un contexte éducationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication dans la médiation numérique des apprentissages : les épreuves de l'empathie à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Degeuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 2, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'usages de robots de téléprésence en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2023 - Atelier Éducation 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Atlantique, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'usages de robots de téléprésence en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2023 - Atelier Education 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIUPPA Pau, Jun 2023, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la persévérance en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,5866 +2119,5866 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2023 - Atelier Education 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIUPPA Pau, Jun 2023, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RILCE: Resource Indexing in Large Connected Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Achkouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Conference on Advances in Databases and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelona, France. pp.13-22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation des lycéens dans le supérieur : immersion en téléprésence dans les enseignements universitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Detection and classification of dropout behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Rigal</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADIUT, Jun 2022, Roanne, France</w:t>
+              <w:t xml:space="preserve">FECS'22 - The 18th Int'l Conf on Frontiers in Education: Computer Science and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231921v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and classification of dropout behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Orientation des lycéens dans le supérieur : immersion en téléprésence dans les enseignements universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FECS'22 - The 18th Int'l Conf on Frontiers in Education: Computer Science and Computer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">CNRIUT2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADIUT, Jun 2022, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834009v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A telepresence robot for a better orientation at university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mengelatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FECS'22 - The 18th Int'l Conf on Frontiers in Education: Computer Science and Computer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système cyber-physique éducatif pour réaliser des Travaux Pratiques en comodalité synchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADIUT, Jun 2022, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model Driven Method to Design Educational Cyber Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Software Technologies (ICSOFT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence à distance : analyse comparée des hybridations des espaces d’apprentissage avec les robots de téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FractureS : Publics vulnérables et numérique: entre fractures, inclusions et innovations site du colloque FractureS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence à distance : l'inclusion scolaire et universitaire avec les robots de téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LUDOVIA#18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Ax les Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement à Distance en Situtation d'Urgence : Retour d'Experiences du Premier Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lubon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la recherche des IUT (CNRIUT2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléprésence en milieux d'apprentissage et accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRUNE : Perspectives des Usages du Numérique dans l'Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Telepresence Robot in an Educational Contex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation informatique de la persévérance scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maïté Negui</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Int’l Conf on Frontiers in Education : Computer Science and Computer Engineering (FECS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Las Végas, United States</w:t>
+              <w:t xml:space="preserve">Colloque du projet PIA3 E-FRAN Persévérons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Bordeaux, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410364v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation informatique de la persévérance scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robotique de téléprésence en éducation : quel impact sur la persévérance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du projet PIA3 E-FRAN Persévérons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE Bordeaux, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410399v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique de téléprésence en éducation : quel impact sur la persévérance ?</w:t>
+                <w:t xml:space="preserve">Using a Telepresence Robot in an Educational Contex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Negui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du projet PIA3 E-FRAN Persévérons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Bordeaux, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15th Int’l Conf on Frontiers in Education : Computer Science and Computer Engineering (FECS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Las Végas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410395v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction of Computer Science Knowledge-to-be-taught in a French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Int’l Conf on Frontiers in Education : Computer Science and Computer Engineering (FECS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://csce.ucmss.com/cr/books/2019/ConferenceReport?ConferenceKey=FEC, Jul 2019, Las Végas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence à distance : sentiment d’inclusion et persévérance dans les apprentissages à l’aide des robots de téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dubergey</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EMELCARA : Accompagnement, médiation et altérités : de l’inclusion prescrite à l’inclusion réelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Autonomic Educational Cyber Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Bachir</w:t>
+                <w:t xml:space="preserve">Modelling Learner’s Perseverance in Education Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Int’l Conf. On Ubiquitous Intelligence and Computing (UIC 2019), 2019 IEEE Smart World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, LEICESTER, United Kingdom</w:t>
+              <w:t xml:space="preserve">Information Systems Education Conference (ISECON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410339v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Learner’s Perseverance in Education Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Duron</w:t>
+                <w:t xml:space="preserve">Towards Autonomic Educational Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Education Conference (ISECON 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Galveston, United States</w:t>
+              <w:t xml:space="preserve">16th IEEE Int’l Conf. On Ubiquitous Intelligence and Computing (UIC 2019), 2019 IEEE Smart World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, LEICESTER, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410372v1</w:t>
+                <w:t xml:space="preserve">hal-02410339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de robots de téléprésence au service d'élèves empêchés (projet PIA E-FRAN PERSEVERONS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pétriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forun Educavox 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements connectés pour robot de téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WPRT 2018 : 4éme workshop pédagogique Réseaux et Télécoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Computational Thinking to K-5 in a French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Conference on Innovation and Technology in Computer Science Education (ITiCSE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Arequipa, Peru. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2899415.2899439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Security Software Engineering the Smart Grid as a System of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">System of System Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Driven Security Requirements Approach to Deduce Security Policies Based on OrBAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Security and Cryptology - 10th International Conference, Inscrypt 2014, Beijing, China, December 13-15, 2014, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.150--169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-16745-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion dans un TP en téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WPRT 2014 : 3ème Workshop pédagogique Réseaux &amp; Télécoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Saint Pierre de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Security Requirements Engineering Methods with Respect to Risk Analysis and Model-Driven Engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Challenges in Security Engineering of Systems-of-Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cross-Domain Conference and Workshop on Availability, Reliability, and Security (CD-ARES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Conférence en IngénieriE du Logiciel (CIEL'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.137-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403987v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Security Engineering of Systems-of-Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A Review of Security Requirements Engineering Methods with Respect to Risk Analysis and Model-Driven Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Muñante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence en IngénieriE du Logiciel (CIEL'2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Cross-Domain Conference and Workshop on Availability, Reliability, and Security (CD-ARES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Fribourg, Switzerland. pp.79-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10975-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082097v1</w:t>
+                <w:t xml:space="preserve">hal-01403987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-driven security requirements approach ot deduce security policies based on OrBAC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Towards Modelling and Analysing Non-Functional Properties of Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Falkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSCRYPT 2014 : The 10th International Conference on Information Security and Cryptology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">IEEE 9th International System of Systems Engineering Conference (SoSE'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stamford Grand, Adelaide, Australia. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092963v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Modelling and Analysing Non-Functional Properties of Systems of Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A model-driven security requirements approach ot deduce security policies based on OrBAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Munier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 9th International System of Systems Engineering Conference (SoSE'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stamford Grand, Adelaide, Australia. pp.289-294</w:t>
+              <w:t xml:space="preserve">INSCRYPT 2014 : The 10th International Conference on Information Security and Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082408v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Systems-of-Systems Challenge in Security Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales 2014 du GDR Génie de la Programmation et du Logiciel (GPL'2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Relax Operators into an MDE Security Requirement Elicitation Process for Systems of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 2nd International Workshop on Software Engineering for Systems-of-Systems (SESoS'2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach based on Model-driven Engineering to define Security Policies using the access control model OrBAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FARES 2013 : The Eight International Workshop on Frontiers in Availability, Reliability and Security. In conjonction with the 8th ARES Conference (ARES 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoDELO: a MOdel-Driven sEcurity poLicy approach based on Orbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SARSSI 2013 : 8ème conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach Based on Model-Driven Engineering to Define Security Policies Using Orbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Muñante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Availability, Reliability and Security (ARES), 2013 Eighth International Conference On</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.324-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de Dénis de Service (DdS) dans une architecture TCP par un observateur glissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2012 : Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerabilities segregation using CVSS framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CVSS in attack graphs</w:t>
+                <w:t xml:space="preserve">CVSS attack graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Availability, Reliability and Security (ARES 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">The7th International Conference on Signal Image Tehcnology &amp; Internet Based Systems (SITIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632582v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVSS attack graphs</w:t>
+                <w:t xml:space="preserve">Using CVSS in attack graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The7th International Conference on Signal Image Tehcnology &amp; Internet Based Systems (SITIS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">The Sixth International Conference on Availability, Reliability and Security (ARES 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633615v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme pédagogique pour illustrer les différentes architectures de ToIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les 2èmes cahiers pédagogiques des R&amp;T"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kourou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'un provider ToIP basé sur Asterisk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les 2èmes cahiers pédagogiques des R&amp;T"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kourou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'un réseau téléphonique commuté basé sur Asterisk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les 2èmes cahiers pédagogiques des R&amp;T"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kourou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of environmental metrics on CVSS scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Conference on PrivAcy, Security, riSk And Trust (PASSAT10) - Symposium on Secure Computing (SecureCom-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Minneapolis, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SocialCom.2010.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new distributed IDS based on CVSS framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on signal_image technology and Internet based systems (SITIS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnexion de systèmes ToIP hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WPRT 2007 : 1Er Workshop pédagogique Réseaux et Télécoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Saint Pierre de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de traces d'anomalies légitimes et illégitimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAR-SSI 2007 - 2nd Conference on Security in Network Architectures and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Annecy, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du protocole de bus embarqué avionique ARINC 629 BP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Availability constraints for avionic data buses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gabillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème conférence francophone sur la modélisation et la simulation (MOSIM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">First International Conference on Availability, Reliability and Security ARES 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349425v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability constraints for avionic data buses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Analyse du protocole de bus embarqué avionique ARINC 629 BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Availability, Reliability and Security ARES 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6ème conférence francophone sur la modélisation et la simulation (MOSIM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349398v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'attaques de Dénis de Service par un modèle non gaussien multirésolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00111928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Issues raised by DoS Attacks and the TCP/IP Suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Farraposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence sur la Sécurité et les Architectures Réseau (SAR'2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spectrale d'outils classiques de DDoS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Actes le la conférence CRISIS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, France. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spectrale d'outils classiques de DDoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque sur les Risques et la Sécurité d'Internet et des Systèmes (CRISIS'2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An availability model for avionic data buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISP 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Eindhoven, European Union</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Access Control Model for Tree Data Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Security, 5th International Conference, ISC 2002 Sao Paulo, Brazil, September 30 - October 2, 2002, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Sao Paulo, Brazil. pp.117-135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45811-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux concepts sur les transitions du modèle RdPTS : priorités dynamiques et attributs temporels dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Conférence International Francophone d'Automatique (CIFA'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Lille, France. pp.976-981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses qualitatives et quantitatives basées sur des réseaux de Petri stochastiques et concept d'automate quotient quantifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et Vérification des Processus Parallèles (MOVEP'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Nantes, France. pp.93-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique de l'initialisation du protocole CSMA/CA ARINC 629 CP : modélisation et validation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real Time Systems (RTS'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Paris, France. pp.217-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept of quantified abstract quotient automaton and its advantage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Modelling and analysis of the ARINC specification 629 CP MAC layer protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Formal Description Techniques for Distributed Systems and Communication Protocols and Protocol Specification, Testing and Verification (FORTE/PSTV'97)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IEEE International Workshop on Factory Communication Systems (WFCS'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Barcelona, Spain. p 91-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WFCS.1997.634288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-35271-8_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00349403v1</w:t>
+                <w:t xml:space="preserve">hal-00349404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and analysis of the ARINC specification 629 CP MAC layer protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concept of quantified abstract quotient automaton and its advantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Juanole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Workshop on Factory Communication Systems (WFCS'97)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Formal Description Techniques for Distributed Systems and Communication Protocols and Protocol Specification, Testing and Verification (FORTE/PSTV'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Osaka, Japan. pp.223-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-35271-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WFCS.1997.634288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00349404v1</w:t>
+                <w:t xml:space="preserve">hal-00349403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle réseaux de Petri temporisés stochastiques et son adéquation aux systèmes distribués temps critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFCET "Modélisation des Systèmes Réactifs" MSR'96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Brest, France. pp.301-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Time Distributed Systems : qualitative and quantitative analysis based on Stochastic Timed Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International IFIP Conference on formal Description Techniques for Distributed Systems and Communications Protocols (FORTE/PSTV'95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Montréal, Canada. pp.349-364, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-34945-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal modeling and analysis of a critical time communication protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE Workshop on Factory Communication Systems (WFCS'95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Lausanne, Switzerland. pp.107-115, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WFCS.1995.482656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7858,404 +7988,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première restitution du projet TELESCOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robots de téléprésence au service des élèves empêchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléprésence en milieux d'apprentissage et accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lehmans</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical and medico-educational uses of telepresence devices: state of the art, new uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot de téléprésence au service des élèves empêchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8265,445 +8395,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERSCOL - Persévérance dans l’enseignement secondaire à distance en France Etude sur la persévérance des élèves du CNED. Rapport intermédiaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vaugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Bordeaux. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERSCOL - Persévérance dans l’enseignement secondaire à distance en France. Etude de cas : Institut Agro Enseignement à Distance. Rapport intermédiaire (novembre 2024).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vaugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rabette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Bordeaux. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique final du projet E-Fran PERSEVERONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Train</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aperçu du framework CVSS et de son utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8713,114 +8843,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle réseaux de Petri temporisés stochastiques: extensions et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Paul Sabatier - Toulouse III, 1997. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00132834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8967,51 +9097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04969600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Salameh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bachir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniort&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15120790" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04743870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Achkouty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175851" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04946666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daspet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995490" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04369491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Corral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16010015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubergey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petitcollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carrincazeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meynot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Negui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/NRAS.079.0157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barranger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Bru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barranger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Amico" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.033.0205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dewaele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04970568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degeuse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gantheil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04140010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04254505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rigal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniorte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mengelatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231926v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03201659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04799524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03201668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lubon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410387v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;triat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908224v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2899415.2899439" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante Arzapalo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16745-9_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10975-6_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lalanne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Falkner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ahmad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092976v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rahme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bascou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom.2010.146" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aussibal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Farraposo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45811-5_9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juanole" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349403v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35271-8_14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349404v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.1997.634288" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34945-9_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349418v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.1995.482656" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04799534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03576702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410416v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410430v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaugier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Doreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293880v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632588v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04969600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Salameh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bachir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniort&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15120790" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05576931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04369491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Achkouty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Corral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16010015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04743870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04946666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daspet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995490" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubergey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003805" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petitcollin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carrincazeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meynot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Negui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/NRAS.079.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barranger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Bru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barranger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Amico" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.033.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dewaele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04970568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degeuse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gantheil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04140010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04254505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniorte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rigal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mengelatte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03201659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04799524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03201668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lubon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410387v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;triat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908227v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2899415.2899439" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908428v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante Arzapalo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16745-9_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lalanne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10975-6_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Falkner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ahmad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rahme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538860v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bascou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom.2010.146" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aussibal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Farraposo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349399v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45811-5_9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juanole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.1997.634288" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349403v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35271-8_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34945-9_26" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349418v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.1995.482656" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04799534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03576702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015149v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaugier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Doreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632588v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>