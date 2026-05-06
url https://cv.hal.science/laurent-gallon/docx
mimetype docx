--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -249,391 +249,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational Cyber–Physical Systems (ECPSs) for University 4.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resource Indexing and Querying in Large Connected Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Achkouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aniorté</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Corral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/info15120790⟩</w:t>
+              <w:t xml:space="preserve">Future internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fi16010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576931v1</w:t>
+                <w:t xml:space="preserve">hal-04369491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Indexing and Querying in Large Connected Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">RDSC: Range-Based Device Spatial Clustering for IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Achkouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Corral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future internet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24175851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fi16010015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04369491v1</w:t>
+                <w:t xml:space="preserve">hal-04743870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDSC: Range-Based Device Spatial Clustering for IoT Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Educational Cyber–Physical Systems (ECPSs) for University 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (12), pp.790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/info15120790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24175851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04743870v1</w:t>
+                <w:t xml:space="preserve">hal-05576931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des robots pour maintenir les liens dans l'enseignement</w:t>
               </w:r>
@@ -822,94 +822,85 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6, pp.123 - 138. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937304v1</w:t>
+                <w:t xml:space="preserve">halshs-02933757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence à distance dans les pratiques enseignantes : le cas des robots de téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -952,69 +943,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 6, pp.123 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02933757v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotique pédagogique et persévérance scolaire</w:t>
               </w:r>
@@ -1713,593 +1713,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots de téléprésence dans un contexte éducationnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication dans la médiation numérique des apprentissages : les épreuves de l'empathie à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Degeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970568v1</w:t>
+                <w:t xml:space="preserve">hal-05122303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication dans la médiation numérique des apprentissages : les épreuves de l'empathie à distance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robots de téléprésence dans un contexte éducationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122303v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'usages de robots de téléprésence en milieu scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Gantheil</w:t>
+                <w:t xml:space="preserve">RILCE: Resource Indexing in Large Connected Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Achkouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2023 - Atelier Éducation 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th European Conference on Advances in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, France. pp.13-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140010v1</w:t>
+                <w:t xml:space="preserve">hal-04254505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'usages de robots de téléprésence en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2023 - Atelier Education 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIUPPA Pau, Jun 2023, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la persévérance en milieu scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Duron</w:t>
+                <w:t xml:space="preserve">Caractérisation d'usages de robots de téléprésence en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aniorté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2023 - Atelier Education 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIUPPA Pau, Jun 2023, Brest (France), France</w:t>
+              <w:t xml:space="preserve">EIAH 2023 - Atelier Éducation 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Atlantique, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313130v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILCE: Resource Indexing in Large Connected Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elio Mansour</w:t>
+                <w:t xml:space="preserve">Détection de la persévérance en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Advances in Databases and Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EIAH 2023 - Atelier Education 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIUPPA Pau, Jun 2023, Brest (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04254505v1</w:t>
+                <w:t xml:space="preserve">hal-04313130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and classification of dropout behavior</w:t>
               </w:r>
@@ -2685,151 +2685,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model Driven Method to Design Educational Cyber Physical Systems</w:t>
+                <w:t xml:space="preserve">Enseignement à Distance en Situtation d'Urgence : Retour d'Experiences du Premier Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angel Abénia</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lubon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Software Technologies (ICSOFT 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Congrès national de la recherche des IUT (CNRIUT2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201659v1</w:t>
+                <w:t xml:space="preserve">hal-03201668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence à distance : analyse comparée des hybridations des espaces d’apprentissage avec les robots de téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2858,286 +2871,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FractureS : Publics vulnérables et numérique: entre fractures, inclusions et innovations site du colloque FractureS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence à distance : l'inclusion scolaire et universitaire avec les robots de téléprésence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Dussarps</w:t>
+                <w:t xml:space="preserve">A Model Driven Method to Design Educational Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Lehmans</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LUDOVIA#18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Ax les Thermes, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Software Technologies (ICSOFT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799524v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement à Distance en Situtation d'Urgence : Retour d'Experiences du Premier Confinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Bachir</w:t>
+                <w:t xml:space="preserve">La présence à distance : l'inclusion scolaire et universitaire avec les robots de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lubon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la recherche des IUT (CNRIUT2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">LUDOVIA#18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Ax les Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201668v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléprésence en milieux d'apprentissage et accompagnement</w:t>
               </w:r>
@@ -3212,744 +3212,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation informatique de la persévérance scolaire</w:t>
+                <w:t xml:space="preserve">Modelling Learner’s Perseverance in Education Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du projet PIA3 E-FRAN Persévérons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Bordeaux, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Information Systems Education Conference (ISECON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410399v1</w:t>
+                <w:t xml:space="preserve">hal-02410372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique de téléprésence en éducation : quel impact sur la persévérance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Autonomic Educational Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du projet PIA3 E-FRAN Persévérons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Bordeaux, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">16th IEEE Int’l Conf. On Ubiquitous Intelligence and Computing (UIC 2019), 2019 IEEE Smart World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, LEICESTER, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410395v1</w:t>
+                <w:t xml:space="preserve">hal-02410339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Telepresence Robot in an Educational Contex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construction of Computer Science Knowledge-to-be-taught in a French Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanea Chiprianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maïté Negui</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Int’l Conf on Frontiers in Education : Computer Science and Computer Engineering (FECS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Las Végas, United States</w:t>
+              <w:t xml:space="preserve">, https://csce.ucmss.com/cr/books/2019/ConferenceReport?ConferenceKey=FEC, Jul 2019, Las Végas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410364v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction of Computer Science Knowledge-to-be-taught in a French Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanea Chiprianov</w:t>
+                <w:t xml:space="preserve">Modélisation informatique de la persévérance scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothée Duron</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Int’l Conf on Frontiers in Education : Computer Science and Computer Engineering (FECS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://csce.ucmss.com/cr/books/2019/ConferenceReport?ConferenceKey=FEC, Jul 2019, Las Végas, United States</w:t>
+              <w:t xml:space="preserve">Colloque du projet PIA3 E-FRAN Persévérons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Bordeaux, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410350v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence à distance : sentiment d’inclusion et persévérance dans les apprentissages à l’aide des robots de téléprésence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robotique de téléprésence en éducation : quel impact sur la persévérance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubergey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EMELCARA : Accompagnement, médiation et altérités : de l’inclusion prescrite à l’inclusion réelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque du projet PIA3 E-FRAN Persévérons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Bordeaux, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410387v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Learner’s Perseverance in Education Software</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a Telepresence Robot in an Educational Contex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Negui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Education Conference (ISECON 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Galveston, United States</w:t>
+              <w:t xml:space="preserve">15th Int’l Conf on Frontiers in Education : Computer Science and Computer Engineering (FECS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Las Végas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410372v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Autonomic Educational Cyber Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Bachir</w:t>
+                <w:t xml:space="preserve">La présence à distance : sentiment d’inclusion et persévérance dans les apprentissages à l’aide des robots de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Int’l Conf. On Ubiquitous Intelligence and Computing (UIC 2019), 2019 IEEE Smart World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, LEICESTER, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque EMELCARA : Accompagnement, médiation et altérités : de l’inclusion prescrite à l’inclusion réelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410339v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de robots de téléprésence au service d'élèves empêchés (projet PIA E-FRAN PERSEVERONS)</w:t>
               </w:r>
@@ -4197,489 +4197,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Security Software Engineering the Smart Grid as a System of Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model-Driven Security Requirements Approach to Deduce Security Policies Based on OrBAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System of System Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Security and Cryptology - 10th International Conference, Inscrypt 2014, Beijing, China, December 13-15, 2014, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.150--169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16745-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908428v1</w:t>
+                <w:t xml:space="preserve">hal-01908073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Security Requirements Approach to Deduce Security Policies Based on OrBAC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Security Software Engineering the Smart Grid as a System of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Security and Cryptology - 10th International Conference, Inscrypt 2014, Beijing, China, December 13-15, 2014, Revised Selected Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">System of System Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Antonio, Texas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908073v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersion dans un TP en téléprésence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Relax Operators into an MDE Security Requirement Elicitation Process for Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanea Chiprianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPRT 2014 : 3ème Workshop pédagogique Réseaux &amp; Télécoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Saint Pierre de la Réunion, France</w:t>
+              <w:t xml:space="preserve">ECSA 2nd International Workshop on Software Engineering for Systems-of-Systems (SESoS'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092970v1</w:t>
+                <w:t xml:space="preserve">hal-01082400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Security Engineering of Systems-of-Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence en IngénieriE du Logiciel (CIEL'2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Security Requirements Engineering Methods with Respect to Risk Analysis and Model-Driven Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Muñante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,214 +4753,175 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cross-Domain Conference and Workshop on Availability, Reliability, and Security (CD-ARES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Fribourg, Switzerland. pp.79-93, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10975-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Modelling and Analysing Non-Functional Properties of Systems of Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immersion dans un TP en téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 9th International System of Systems Engineering Conference (SoSE'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stamford Grand, Adelaide, Australia. pp.289-294</w:t>
+              <w:t xml:space="preserve">WPRT 2014 : 3ème Workshop pédagogique Réseaux &amp; Télécoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Saint Pierre de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082408v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-driven security requirements approach ot deduce security policies based on OrBAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,588 +4949,571 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSCRYPT 2014 : The 10th International Conference on Information Security and Cryptology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Systems-of-Systems Challenge in Security Engineering</w:t>
+                <w:t xml:space="preserve">Towards Modelling and Analysing Non-Functional Properties of Systems of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Falkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales 2014 du GDR Génie de la Programmation et du Logiciel (GPL'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.163-166</w:t>
+              <w:t xml:space="preserve">IEEE 9th International System of Systems Engineering Conference (SoSE'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stamford Grand, Adelaide, Australia. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082100v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Relax Operators into an MDE Security Requirement Elicitation Process for Systems of Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Systems-of-Systems Challenge in Security Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 2nd International Workshop on Software Engineering for Systems-of-Systems (SESoS'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.32</w:t>
+              <w:t xml:space="preserve">Journées Nationales 2014 du GDR Génie de la Programmation et du Logiciel (GPL'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082400v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach based on Model-driven Engineering to define Security Policies using the access control model OrBAC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
+                <w:t xml:space="preserve">An Approach Based on Model-Driven Engineering to Define Security Policies Using Orbac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Muñante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FARES 2013 : The Eight International Workshop on Frontiers in Availability, Reliability and Security. In conjonction with the 8th ARES Conference (ARES 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">Availability, Reliability and Security (ARES), 2013 Eighth International Conference On</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.324-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092973v1</w:t>
+                <w:t xml:space="preserve">hal-01912862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoDELO: a MOdel-Driven sEcurity poLicy approach based on Orbac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">An approach based on Model-driven Engineering to define Security Policies using the access control model OrBAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SARSSI 2013 : 8ème conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Mont de Marsan, France</w:t>
+              <w:t xml:space="preserve">FARES 2013 : The Eight International Workshop on Frontiers in Availability, Reliability and Security. In conjonction with the 8th ARES Conference (ARES 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092971v1</w:t>
+                <w:t xml:space="preserve">hal-01092973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach Based on Model-Driven Engineering to Define Security Policies Using Orbac</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denisse Muñante</w:t>
+                <w:t xml:space="preserve">MoDELO: a MOdel-Driven sEcurity poLicy approach based on Orbac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Availability, Reliability and Security (ARES), 2013 Eighth International Conference On</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.324-332</w:t>
+              <w:t xml:space="preserve">SARSSI 2013 : 8ème conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912862v1</w:t>
+                <w:t xml:space="preserve">hal-01092971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de Dénis de Service (DdS) dans une architecture TCP par un observateur glissant</w:t>
               </w:r>
@@ -5601,467 +5601,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerabilities segregation using CVSS framework</w:t>
+                <w:t xml:space="preserve">Using CVSS in attack graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, France</w:t>
+              <w:t xml:space="preserve">The Sixth International Conference on Availability, Reliability and Security (ARES 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538860v1</w:t>
+                <w:t xml:space="preserve">hal-00632582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CVSS attack graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The7th International Conference on Signal Image Tehcnology &amp; Internet Based Systems (SITIS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CVSS in attack graphs</w:t>
+                <w:t xml:space="preserve">Vulnerabilities segregation using CVSS framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Availability, Reliability and Security (ARES 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">4th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632582v1</w:t>
+                <w:t xml:space="preserve">hal-00538860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme pédagogique pour illustrer les différentes architectures de ToIP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation d'un provider ToIP basé sur Asterisk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les 2èmes cahiers pédagogiques des R&amp;T"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kourou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634060v1</w:t>
+                <w:t xml:space="preserve">hal-00634056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un provider ToIP basé sur Asterisk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une plateforme pédagogique pour illustrer les différentes architectures de ToIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les 2èmes cahiers pédagogiques des R&amp;T"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kourou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634056v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'un réseau téléphonique commuté basé sur Asterisk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6460,191 +6460,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability constraints for avionic data buses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du protocole de bus embarqué avionique ARINC 629 BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Availability, Reliability and Security ARES 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6ème conférence francophone sur la modélisation et la simulation (MOSIM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349398v1</w:t>
+                <w:t xml:space="preserve">hal-00349425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du protocole de bus embarqué avionique ARINC 629 BP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Availability constraints for avionic data buses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gabillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème conférence francophone sur la modélisation et la simulation (MOSIM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">First International Conference on Availability, Reliability and Security ARES 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349425v1</w:t>
+                <w:t xml:space="preserve">hal-00349398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'attaques de Dénis de Service par un modèle non gaussien multirésolution</w:t>
               </w:r>
@@ -6749,299 +6749,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00111928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Issues raised by DoS Attacks and the TCP/IP Suite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse spectrale d'outils classiques de DDoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence sur la Sécurité et les Architectures Réseau (SAR'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Batz sur mer, France</w:t>
+              <w:t xml:space="preserve">1er Colloque sur les Risques et la Sécurité d'Internet et des Systèmes (CRISIS'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349447v1</w:t>
+                <w:t xml:space="preserve">hal-00349426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale d'outils classiques de DDoS.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Issues raised by DoS Attacks and the TCP/IP Suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Farraposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Aussibal</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Actes le la conférence CRISIS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, France. pp.;</w:t>
+              <w:t xml:space="preserve">4ème conférence sur la Sécurité et les Architectures Réseau (SAR'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408654v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale d'outils classiques de DDoS</w:t>
+                <w:t xml:space="preserve">Analyse spectrale d'outils classiques de DDoS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque sur les Risques et la Sécurité d'Internet et des Systèmes (CRISIS'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Bourges, France</w:t>
+              <w:t xml:space="preserve">In Actes le la conférence CRISIS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, France. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349426v1</w:t>
+                <w:t xml:space="preserve">hal-00408654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An availability model for avionic data buses</w:t>
               </w:r>
@@ -7122,64 +7122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Access Control Model for Tree Data Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7782,209 +7782,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Time Distributed Systems : qualitative and quantitative analysis based on Stochastic Timed Petri Nets</w:t>
+                <w:t xml:space="preserve">Formal modeling and analysis of a critical time communication protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International IFIP Conference on formal Description Techniques for Distributed Systems and Communications Protocols (FORTE/PSTV'95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Montréal, Canada. pp.349-364, </w:t>
+              <w:t xml:space="preserve">1st IEEE Workshop on Factory Communication Systems (WFCS'95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Lausanne, Switzerland. pp.107-115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-34945-9_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WFCS.1995.482656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349417v1</w:t>
+                <w:t xml:space="preserve">hal-00349418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal modeling and analysis of a critical time communication protocol</w:t>
+                <w:t xml:space="preserve">Critical Time Distributed Systems : qualitative and quantitative analysis based on Stochastic Timed Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE Workshop on Factory Communication Systems (WFCS'95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Lausanne, Switzerland. pp.107-115, </w:t>
+              <w:t xml:space="preserve">8th International IFIP Conference on formal Description Techniques for Distributed Systems and Communications Protocols (FORTE/PSTV'95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Montréal, Canada. pp.349-364, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WFCS.1995.482656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-34945-9_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349418v1</w:t>
+                <w:t xml:space="preserve">hal-00349417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8002,51 +8002,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première restitution du projet TELESCOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9097,51 +9097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04969600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Salameh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bachir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniort&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15120790" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05576931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04369491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Achkouty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Corral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16010015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04743870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04946666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daspet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995490" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubergey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003805" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petitcollin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carrincazeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meynot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Negui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/NRAS.079.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barranger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Bru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barranger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Amico" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.033.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dewaele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04970568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degeuse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gantheil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04140010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04254505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniorte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rigal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mengelatte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03201659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04799524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03201668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lubon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410387v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;triat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908227v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2899415.2899439" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908428v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante Arzapalo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16745-9_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lalanne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10975-6_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Falkner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ahmad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rahme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538860v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bascou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom.2010.146" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aussibal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Farraposo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349399v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45811-5_9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juanole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.1997.634288" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349403v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35271-8_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34945-9_26" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349418v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.1995.482656" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04799534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03576702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015149v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaugier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Doreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632588v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04969600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Salameh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bachir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniort&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15120790" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04369491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Achkouty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Corral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16010015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04743870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175851" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05576931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04946666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daspet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995490" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubergey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003805" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petitcollin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carrincazeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meynot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Negui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/NRAS.079.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barranger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Bru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barranger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Amico" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.033.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dewaele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degeuse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gantheil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04970568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04254505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04140010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniorte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rigal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mengelatte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03201668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lubon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03201659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04799524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410339v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410395v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410387v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;triat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908227v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2899415.2899439" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante Arzapalo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16745-9_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ahmad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lalanne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10975-6_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Falkner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rahme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bascou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom.2010.146" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aussibal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349425v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349426v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Farraposo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349399v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45811-5_9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juanole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.1997.634288" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349403v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35271-8_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.1995.482656" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34945-9_26" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04799534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03576702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015149v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaugier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Doreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632588v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>