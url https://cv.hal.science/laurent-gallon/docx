--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -249,1453 +249,1323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Indexing and Querying in Large Connected Environments</w:t>
+                <w:t xml:space="preserve">RDSC: Range-Based Device Spatial Clustering for IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Achkouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Corral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fi16010015⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24175851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369491v1</w:t>
+                <w:t xml:space="preserve">hal-04743870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDSC: Range-Based Device Spatial Clustering for IoT Networks</w:t>
+                <w:t xml:space="preserve">Resource Indexing and Querying in Large Connected Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Achkouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Corral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, </w:t>
+              <w:t xml:space="preserve">Future internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24175851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fi16010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743870v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational Cyber–Physical Systems (ECPSs) for University 4.0</w:t>
+                <w:t xml:space="preserve">Des robots pour maintenir les liens dans l'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aniorté</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Daspet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/info15120790⟩</w:t>
+              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59655/nf52122995490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576931v1</w:t>
+                <w:t xml:space="preserve">hal-04946666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des robots pour maintenir les liens dans l'enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La présence à distance dans les pratiques enseignantes : le cas des robots de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Daspet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.123 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59655/nf52122995490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04946666v1</w:t>
+                <w:t xml:space="preserve">hal-02937304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence à distance dans les pratiques enseignantes : le cas des robots de téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dussarps</w:t>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lehmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallon</w:t>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02933757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence à distance dans les pratiques enseignantes : le cas des robots de téléprésence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robotique pédagogique et persévérance scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petitcollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrincazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.9782813003805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02937304v1</w:t>
+                <w:t xml:space="preserve">hal-01908235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique pédagogique et persévérance scolaire</w:t>
+                <w:t xml:space="preserve">Robot de Téléprésence: Un Outil Numérique Utilisé Par Le Sapad Pour Rendre Présent l'élève Absent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Negui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3-4 (3), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/NRAS.079.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908235v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot de Téléprésence: Un Outil Numérique Utilisé Par Le Sapad Pour Rendre Présent l'élève Absent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological trends of four Manila clam populations (Venerupis philippinarum) on the French Atlantic coast - Identified spatial patterns and their relationships with environmental variability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caill-Milly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maïté Negui</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank d'Amico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.355--372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/NRAS.079.0157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01906803v1</w:t>
+                <w:t xml:space="preserve">hal-01201901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological trends of four Manila clam populations (Venerupis philippinarum) on the French Atlantic coast - Identified spatial patterns and their relationships with environmental variability.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Barranger</w:t>
+                <w:t xml:space="preserve">Morphological Trends of Four Manila Clam Populations (Venerupis philippinarum) on the French Atlantic Coast: Identified Spatial Patterns and Their Relationship to Environmental Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank d'Amico</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Amico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 33 (2), pp.355--372</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.355-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2983/035.033.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201901v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Trends of Four Manila Clam Populations (Venerupis philippinarum) on the French Atlantic Coast: Identified Spatial Patterns and Their Relationship to Environmental Variability</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une Caractérisation non gaussienne et à longue mémoire du trafic Internet et de ses anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (11-12), pp.1401-1428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2983/035.033.0205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04499668v1</w:t>
+                <w:t xml:space="preserve">ensl-00290745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Caractérisation non gaussienne et à longue mémoire du trafic Internet et de ses anomalies</w:t>
-[...115 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Availability of ARINC 629 Avionic Data Bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1705,358 +1575,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication dans la médiation numérique des apprentissages : les épreuves de l'empathie à distance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robots de téléprésence dans un contexte éducationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122303v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots de téléprésence dans un contexte éducationnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication dans la médiation numérique des apprentissages : les épreuves de l'empathie à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Degeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970568v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILCE: Resource Indexing in Large Connected Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elio Mansour</w:t>
+                <w:t xml:space="preserve">Caractérisation d'usages de robots de téléprésence en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Advances in Databases and Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EIAH 2023 - Atelier Éducation 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Atlantique, Jun 2023, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254505v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'usages de robots de téléprésence en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2072,5967 +1894,6015 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2023 - Atelier Education 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIUPPA Pau, Jun 2023, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'usages de robots de téléprésence en milieu scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Gantheil</w:t>
+                <w:t xml:space="preserve">Détection de la persévérance en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2023 - Atelier Éducation 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Atlantique, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">EIAH 2023 - Atelier Education 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIUPPA Pau, Jun 2023, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140010v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la persévérance en milieu scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Duron</w:t>
+                <w:t xml:space="preserve">RILCE: Resource Indexing in Large Connected Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Achkouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aniorté</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2023 - Atelier Education 4.0 : caractérisation des facteurs humains dans les parcours pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th European Conference on Advances in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, France. pp.13-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313130v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and classification of dropout behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Orientation des lycéens dans le supérieur : immersion en téléprésence dans les enseignements universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FECS'22 - The 18th Int'l Conf on Frontiers in Education: Computer Science and Computer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">CNRIUT2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADIUT, Jun 2022, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834009v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation des lycéens dans le supérieur : immersion en téléprésence dans les enseignements universitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Detection and classification of dropout behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Rigal</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADIUT, Jun 2022, Roanne, France</w:t>
+              <w:t xml:space="preserve">FECS'22 - The 18th Int'l Conf on Frontiers in Education: Computer Science and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231921v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A telepresence robot for a better orientation at university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mengelatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FECS'22 - The 18th Int'l Conf on Frontiers in Education: Computer Science and Computer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système cyber-physique éducatif pour réaliser des Travaux Pratiques en comodalité synchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADIUT, Jun 2022, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement à Distance en Situtation d'Urgence : Retour d'Experiences du Premier Confinement</w:t>
+                <w:t xml:space="preserve">A Model Driven Method to Design Educational Cyber Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lubon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la recherche des IUT (CNRIUT2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Software Technologies (ICSOFT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201668v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence à distance : analyse comparée des hybridations des espaces d’apprentissage avec les robots de téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FractureS : Publics vulnérables et numérique: entre fractures, inclusions et innovations site du colloque FractureS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model Driven Method to Design Educational Cyber Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Bachir</w:t>
+                <w:t xml:space="preserve">La présence à distance : l'inclusion scolaire et universitaire avec les robots de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angel Abénia</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Software Technologies (ICSOFT 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">LUDOVIA#18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Ax les Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201659v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence à distance : l'inclusion scolaire et universitaire avec les robots de téléprésence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignement à Distance en Situtation d'Urgence : Retour d'Experiences du Premier Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dubergey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Lehmans</w:t>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lubon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LUDOVIA#18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Ax les Thermes, France</w:t>
+              <w:t xml:space="preserve">Congrès national de la recherche des IUT (CNRIUT2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799524v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléprésence en milieux d'apprentissage et accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRUNE : Perspectives des Usages du Numérique dans l'Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Learner’s Perseverance in Education Software</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modélisation informatique de la persévérance scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Education Conference (ISECON 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Galveston, United States</w:t>
+              <w:t xml:space="preserve">Colloque du projet PIA3 E-FRAN Persévérons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Bordeaux, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410372v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Autonomic Educational Cyber Physical Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robotique de téléprésence en éducation : quel impact sur la persévérance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Int’l Conf. On Ubiquitous Intelligence and Computing (UIC 2019), 2019 IEEE Smart World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, LEICESTER, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque du projet PIA3 E-FRAN Persévérons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Bordeaux, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410339v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction of Computer Science Knowledge-to-be-taught in a French Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a Telepresence Robot in an Educational Contex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothée Duron</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Negui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Int’l Conf on Frontiers in Education : Computer Science and Computer Engineering (FECS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, https://csce.ucmss.com/cr/books/2019/ConferenceReport?ConferenceKey=FEC, Jul 2019, Las Végas, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Las Végas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410350v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation informatique de la persévérance scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Co-construction of Computer Science Knowledge-to-be-taught in a French Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanea Chiprianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du projet PIA3 E-FRAN Persévérons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Bordeaux, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15th Int’l Conf on Frontiers in Education : Computer Science and Computer Engineering (FECS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://csce.ucmss.com/cr/books/2019/ConferenceReport?ConferenceKey=FEC, Jul 2019, Las Végas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410399v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique de téléprésence en éducation : quel impact sur la persévérance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La présence à distance : sentiment d’inclusion et persévérance dans les apprentissages à l’aide des robots de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dubergey</w:t>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du projet PIA3 E-FRAN Persévérons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Bordeaux, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque EMELCARA : Accompagnement, médiation et altérités : de l’inclusion prescrite à l’inclusion réelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410395v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Telepresence Robot in an Educational Contex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Learner’s Perseverance in Education Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maïté Negui</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Int’l Conf on Frontiers in Education : Computer Science and Computer Engineering (FECS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Las Végas, United States</w:t>
+              <w:t xml:space="preserve">Information Systems Education Conference (ISECON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410364v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence à distance : sentiment d’inclusion et persévérance dans les apprentissages à l’aide des robots de téléprésence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Autonomic Educational Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dubergey</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EMELCARA : Accompagnement, médiation et altérités : de l’inclusion prescrite à l’inclusion réelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">16th IEEE Int’l Conf. On Ubiquitous Intelligence and Computing (UIC 2019), 2019 IEEE Smart World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, LEICESTER, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410387v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de robots de téléprésence au service d'élèves empêchés (projet PIA E-FRAN PERSEVERONS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pétriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forun Educavox 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements connectés pour robot de téléprésence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WPRT 2018 : 4éme workshop pédagogique Réseaux et Télécoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Computational Thinking to K-5 in a French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Conference on Innovation and Technology in Computer Science Education (ITiCSE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Arequipa, Peru. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2899415.2899439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Security Requirements Approach to Deduce Security Policies Based on OrBAC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Towards Security Software Engineering the Smart Grid as a System of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Security and Cryptology - 10th International Conference, Inscrypt 2014, Beijing, China, December 13-15, 2014, Revised Selected Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">System of System Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Antonio, Texas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908073v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Security Software Engineering the Smart Grid as a System of Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">A Model-Driven Security Requirements Approach to Deduce Security Policies Based on OrBAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System of System Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Security and Cryptology - 10th International Conference, Inscrypt 2014, Beijing, China, December 13-15, 2014, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.150--169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16745-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908428v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Relax Operators into an MDE Security Requirement Elicitation Process for Systems of Systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immersion dans un TP en téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 2nd International Workshop on Software Engineering for Systems-of-Systems (SESoS'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.32</w:t>
+              <w:t xml:space="preserve">WPRT 2014 : 3ème Workshop pédagogique Réseaux &amp; Télécoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Saint Pierre de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082400v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Security Engineering of Systems-of-Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence en IngénieriE du Logiciel (CIEL'2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Security Requirements Engineering Methods with Respect to Risk Analysis and Model-Driven Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Muñante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cross-Domain Conference and Workshop on Availability, Reliability, and Security (CD-ARES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Fribourg, Switzerland. pp.79-93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-10975-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersion dans un TP en téléprésence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Modelling and Analysing Non-Functional Properties of Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanea Chiprianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Falkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPRT 2014 : 3ème Workshop pédagogique Réseaux &amp; Télécoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Saint Pierre de la Réunion, France</w:t>
+              <w:t xml:space="preserve">IEEE 9th International System of Systems Engineering Conference (SoSE'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stamford Grand, Adelaide, Australia. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092970v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-driven security requirements approach ot deduce security policies based on OrBAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSCRYPT 2014 : The 10th International Conference on Information Security and Cryptology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Modelling and Analysing Non-Functional Properties of Systems of Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">The Systems-of-Systems Challenge in Security Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aniorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 9th International System of Systems Engineering Conference (SoSE'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stamford Grand, Adelaide, Australia. pp.289-294</w:t>
+              <w:t xml:space="preserve">Journées Nationales 2014 du GDR Génie de la Programmation et du Logiciel (GPL'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082408v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Systems-of-Systems Challenge in Security Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Using Relax Operators into an MDE Security Requirement Elicitation Process for Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanea Chiprianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales 2014 du GDR Génie de la Programmation et du Logiciel (GPL'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.163-166</w:t>
+              <w:t xml:space="preserve">ECSA 2nd International Workshop on Software Engineering for Systems-of-Systems (SESoS'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082100v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach Based on Model-Driven Engineering to Define Security Policies Using Orbac</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denisse Muñante</w:t>
+                <w:t xml:space="preserve">An approach based on Model-driven Engineering to define Security Policies using the access control model OrBAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Availability, Reliability and Security (ARES), 2013 Eighth International Conference On</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.324-332</w:t>
+              <w:t xml:space="preserve">FARES 2013 : The Eight International Workshop on Frontiers in Availability, Reliability and Security. In conjonction with the 8th ARES Conference (ARES 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912862v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach based on Model-driven Engineering to define Security Policies using the access control model OrBAC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">MoDELO: a MOdel-Driven sEcurity poLicy approach based on Orbac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FARES 2013 : The Eight International Workshop on Frontiers in Availability, Reliability and Security. In conjonction with the 8th ARES Conference (ARES 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">SARSSI 2013 : 8ème conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092973v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoDELO: a MOdel-Driven sEcurity poLicy approach based on Orbac</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denisse Muñante Arzapalo</w:t>
+                <w:t xml:space="preserve">An Approach Based on Model-Driven Engineering to Define Security Policies Using Orbac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Muñante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aniorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SARSSI 2013 : 8ème conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Mont de Marsan, France</w:t>
+              <w:t xml:space="preserve">Availability, Reliability and Security (ARES), 2013 Eighth International Conference On</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.324-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092971v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de Dénis de Service (DdS) dans une architecture TCP par un observateur glissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Rahme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallon</w:t>
+                <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2012 : Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CVSS in attack graphs</w:t>
+                <w:t xml:space="preserve">Vulnerabilities segregation using CVSS framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Availability, Reliability and Security (ARES 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">4th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632582v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVSS attack graphs</w:t>
+                <w:t xml:space="preserve">Using CVSS in attack graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The7th International Conference on Signal Image Tehcnology &amp; Internet Based Systems (SITIS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">The Sixth International Conference on Availability, Reliability and Security (ARES 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633615v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerabilities segregation using CVSS framework</w:t>
+                <w:t xml:space="preserve">CVSS attack graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, France</w:t>
+              <w:t xml:space="preserve">The7th International Conference on Signal Image Tehcnology &amp; Internet Based Systems (SITIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538860v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un provider ToIP basé sur Asterisk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une plateforme pédagogique pour illustrer les différentes architectures de ToIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Abénia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les 2èmes cahiers pédagogiques des R&amp;T"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kourou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634056v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme pédagogique pour illustrer les différentes architectures de ToIP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation d'un provider ToIP basé sur Asterisk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les 2èmes cahiers pédagogiques des R&amp;T"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kourou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634060v1</w:t>
+                <w:t xml:space="preserve">hal-00634056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'un réseau téléphonique commuté basé sur Asterisk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les 2èmes cahiers pédagogiques des R&amp;T"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kourou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of environmental metrics on CVSS scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Conference on PrivAcy, Security, riSk And Trust (PASSAT10) - Symposium on Secure Computing (SecureCom-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Minneapolis, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SocialCom.2010.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new distributed IDS based on CVSS framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on signal_image technology and Internet based systems (SITIS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnexion de systèmes ToIP hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Abénia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WPRT 2007 : 1Er Workshop pédagogique Réseaux et Télécoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Saint Pierre de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de traces d'anomalies légitimes et illégitimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAR-SSI 2007 - 2nd Conference on Security in Network Architectures and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Annecy, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du protocole de bus embarqué avionique ARINC 629 BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème conférence francophone sur la modélisation et la simulation (MOSIM 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability constraints for avionic data buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Availability, Reliability and Security ARES 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'attaques de Dénis de Service par un modèle non gaussien multirésolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Borgnat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00111928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale d'outils classiques de DDoS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Issues raised by DoS Attacks and the TCP/IP Suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Farraposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Aussibal</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque sur les Risques et la Sécurité d'Internet et des Systèmes (CRISIS'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Bourges, France</w:t>
+              <w:t xml:space="preserve">4ème conférence sur la Sécurité et les Architectures Réseau (SAR'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349426v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Issues raised by DoS Attacks and the TCP/IP Suite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse spectrale d'outils classiques de DDoS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence sur la Sécurité et les Architectures Réseau (SAR'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Batz sur mer, France</w:t>
+              <w:t xml:space="preserve">In Actes le la conférence CRISIS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, France. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349447v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale d'outils classiques de DDoS.</w:t>
+                <w:t xml:space="preserve">Analyse spectrale d'outils classiques de DDoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aussibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Actes le la conférence CRISIS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, France. pp.;</w:t>
+              <w:t xml:space="preserve">1er Colloque sur les Risques et la Sécurité d'Internet et des Systèmes (CRISIS'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408654v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An availability model for avionic data buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISP 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Eindhoven, European Union</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Access Control Model for Tree Data Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Security, 5th International Conference, ISC 2002 Sao Paulo, Brazil, September 30 - October 2, 2002, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Sao Paulo, Brazil. pp.117-135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45811-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux concepts sur les transitions du modèle RdPTS : priorités dynamiques et attributs temporels dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Juanole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Conférence International Francophone d'Automatique (CIFA'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Lille, France. pp.976-981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses qualitatives et quantitatives basées sur des réseaux de Petri stochastiques et concept d'automate quotient quantifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et Vérification des Processus Parallèles (MOVEP'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Nantes, France. pp.93-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique de l'initialisation du protocole CSMA/CA ARINC 629 CP : modélisation et validation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real Time Systems (RTS'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Paris, France. pp.217-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and analysis of the ARINC specification 629 CP MAC layer protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concept of quantified abstract quotient automaton and its advantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Juanole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Workshop on Factory Communication Systems (WFCS'97)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WFCS.1997.634288⟩</w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Formal Description Techniques for Distributed Systems and Communication Protocols and Protocol Specification, Testing and Verification (FORTE/PSTV'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Osaka, Japan. pp.223-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-35271-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349404v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept of quantified abstract quotient automaton and its advantage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Modelling and analysis of the ARINC specification 629 CP MAC layer protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Formal Description Techniques for Distributed Systems and Communication Protocols and Protocol Specification, Testing and Verification (FORTE/PSTV'97)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-35271-8_14⟩</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Workshop on Factory Communication Systems (WFCS'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Barcelona, Spain. p 91-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WFCS.1997.634288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349403v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle réseaux de Petri temporisés stochastiques et son adéquation aux systèmes distribués temps critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFCET "Modélisation des Systèmes Réactifs" MSR'96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Brest, France. pp.301-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal modeling and analysis of a critical time communication protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Critical Time Distributed Systems : qualitative and quantitative analysis based on Stochastic Timed Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE Workshop on Factory Communication Systems (WFCS'95)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WFCS.1995.482656⟩</w:t>
+              <w:t xml:space="preserve">8th International IFIP Conference on formal Description Techniques for Distributed Systems and Communications Protocols (FORTE/PSTV'95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Montréal, Canada. pp.349-364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-34945-9_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349418v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Time Distributed Systems : qualitative and quantitative analysis based on Stochastic Timed Petri Nets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Formal modeling and analysis of a critical time communication protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Juanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International IFIP Conference on formal Description Techniques for Distributed Systems and Communications Protocols (FORTE/PSTV'95)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-34945-9_26⟩</w:t>
+              <w:t xml:space="preserve">1st IEEE Workshop on Factory Communication Systems (WFCS'95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Lausanne, Switzerland. pp.107-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WFCS.1995.482656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349417v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première restitution du projet TELESCOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gantheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8041,351 +7911,351 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robots de téléprésence au service des élèves empêchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléprésence en milieux d'apprentissage et accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical and medico-educational uses of telepresence devices: state of the art, new uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot de téléprésence au service des élèves empêchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8395,445 +8265,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERSCOL - Persévérance dans l’enseignement secondaire à distance en France Etude sur la persévérance des élèves du CNED. Rapport intermédiaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vaugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Vaugier</w:t>
+                <w:t xml:space="preserve">Fanny Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Doreau</w:t>
+                <w:t xml:space="preserve">Valentine Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Beckmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bordeaux. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERSCOL - Persévérance dans l’enseignement secondaire à distance en France. Etude de cas : Institut Agro Enseignement à Distance. Rapport intermédiaire (novembre 2024).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vaugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Paquelin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Rabette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bordeaux. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique final du projet E-Fran PERSEVERONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Blanquet</w:t>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégory Train</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aperçu du framework CVSS et de son utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8843,114 +8713,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle réseaux de Petri temporisés stochastiques: extensions et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Paul Sabatier - Toulouse III, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00132834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9097,51 +8967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04969600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Salameh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bachir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniort&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15120790" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04369491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Achkouty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Corral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16010015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04743870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175851" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05576931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04946666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daspet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995490" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubergey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003805" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petitcollin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carrincazeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meynot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Negui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/NRAS.079.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barranger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Bru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barranger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Amico" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.033.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dewaele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degeuse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gantheil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04970568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04254505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04140010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniorte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rigal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mengelatte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03201668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lubon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03201659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04799524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410339v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410395v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410387v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;triat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908227v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2899415.2899439" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante Arzapalo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16745-9_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ahmad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lalanne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10975-6_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Falkner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rahme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bascou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom.2010.146" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aussibal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349425v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349426v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Farraposo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349399v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45811-5_9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juanole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.1997.634288" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349403v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35271-8_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.1995.482656" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34945-9_26" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04799534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03576702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015149v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaugier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Doreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632588v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04969600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Salameh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bachir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniort&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15120790" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04743870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Achkouty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175851" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04369491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Corral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16010015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04946666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daspet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995490" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubergey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ab&#233;nia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petitcollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carrincazeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meynot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Negui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/NRAS.079.0157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barranger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Bru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barranger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Amico" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.033.0205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dewaele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04970568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degeuse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gantheil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04140010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04313130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04254505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rigal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aniorte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mengelatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231926v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03201659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04799524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03201668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lubon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410387v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;triat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908224v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2899415.2899439" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante Arzapalo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16745-9_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082097v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lalanne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Mu&#241;ante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10975-6_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Falkner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ahmad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092976v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rahme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bascou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom.2010.146" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aussibal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Farraposo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45811-5_9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juanole" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349403v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35271-8_14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349404v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.1997.634288" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34945-9_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349418v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.1995.482656" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04799534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03576702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410416v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02410430v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaugier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Doreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293880v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632588v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>