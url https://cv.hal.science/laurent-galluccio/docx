--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Sources from Service Interface Function image analysis</w:t>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Radial velocity time series of long-period variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Weingrill</w:t>
+                <w:t xml:space="preserve">M. Trabucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mints</w:t>
+                <w:t xml:space="preserve">N. Mowlavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Castañeda</w:t>
+                <w:t xml:space="preserve">T. Lebzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Kostrzewa-Rutkowska</w:t>
+                <w:t xml:space="preserve">I. Lecoeur-Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Davidson</w:t>
+                <w:t xml:space="preserve">M. Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A35. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04355489v1</w:t>
+                <w:t xml:space="preserve">insu-04354092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Asteroid orbital solution. Properties and assessment</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. David</w:t>
+                <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mignard</w:t>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hestroffer</w:t>
+                <w:t xml:space="preserve">F. de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Tanga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Spoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A37. </w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04353999v1</w:t>
+                <w:t xml:space="preserve">hal-04225764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Sources from Service Interface Function image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Galluccio</w:t>
+                <w:t xml:space="preserve">K. Weingrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Delbo</w:t>
+                <w:t xml:space="preserve">A. Mints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Angeli</w:t>
+                <w:t xml:space="preserve">J. Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pauwels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Tanga</w:t>
+                <w:t xml:space="preserve">Z. Kostrzewa-Rutkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243791⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225764v1</w:t>
+                <w:t xml:space="preserve">insu-04355489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Radial velocity time series of long-period variables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Asteroid orbital solution. Properties and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mowlavi</w:t>
+                <w:t xml:space="preserve">P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lebzelter</w:t>
+                <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lecoeur-Taibi</w:t>
+                <w:t xml:space="preserve">D. Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Audard</w:t>
+                <w:t xml:space="preserve">F. Spoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A36. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04354092v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04353999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 3 : The Galaxy in your preferred colors: synthetic photometry from gaia low-resolution spectra</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Montegriffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tinaut-Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tatsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tanga</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karri Muinonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3 : Pulsations in main sequence OBAF-type stars</w:t>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Spatial distribution of two diffuse interstellar bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Ridder</w:t>
+                <w:t xml:space="preserve">M. Schultheis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ripepi</w:t>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aerts</w:t>
+                <w:t xml:space="preserve">T. Zwitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Palaversa</w:t>
+                <w:t xml:space="preserve">C. Bailer-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Eyer</w:t>
+                <w:t xml:space="preserve">R. Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A36. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263191v1</w:t>
+                <w:t xml:space="preserve">insu-04353955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Spatial distribution of two diffuse interstellar bands</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3 : Pulsations in main sequence OBAF-type stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schultheis</w:t>
+                <w:t xml:space="preserve">J. de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zhao</w:t>
+                <w:t xml:space="preserve">V. Ripepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Zwitter</w:t>
+                <w:t xml:space="preserve">C. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bailer-Jones</w:t>
+                <w:t xml:space="preserve">L. Palaversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Carballo</w:t>
+                <w:t xml:space="preserve">L. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A38. </w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04353955v1</w:t>
+                <w:t xml:space="preserve">hal-04263191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Early Data Release 3 - The Galactic anticentre</w:t>
               </w:r>
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Early Data Release 3: The Gaia Catalogue of Nearby Stars</w:t>
+                <w:t xml:space="preserve">Gaia Early Data Release 3: Structure and properties of the Magellanic Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Smart</w:t>
+                <w:t xml:space="preserve">Xavier Luri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sarro</w:t>
+                <w:t xml:space="preserve">L. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rybizki</w:t>
+                <w:t xml:space="preserve">G. Clementini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Reylé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Robin</w:t>
+                <w:t xml:space="preserve">H. Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.A6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039498⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045922v1</w:t>
+                <w:t xml:space="preserve">hal-03046026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Early Data Release 3: Structure and properties of the Magellanic Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Early Data Release 3: The Gaia Catalogue of Nearby Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Luri</w:t>
+                <w:t xml:space="preserve">L. Sarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chemin</w:t>
+                <w:t xml:space="preserve">J. Rybizki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Clementini</w:t>
+                <w:t xml:space="preserve">C. Reylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Delgado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Mcmillan</w:t>
+                <w:t xml:space="preserve">A. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.A6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046026v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia GraL: Gaia DR2 Gravitational Lens Systems. VI. Spectroscopic Confirmation and Modeling of Quadruply-Imaged Lensed Quasars</w:t>
               </w:r>
@@ -1995,51 +1995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Early Data Release 3 - Acceleration of the Solar System fromGaiaastrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Klioner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lindegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,295 +2110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Gaia Early Data Release 3</w:t>
+                <w:t xml:space="preserve">Gaia Early Data Release 3: Summary of the contents and survey properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brown</w:t>
+                <w:t xml:space="preserve">A.G.A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Bruijne</w:t>
+                <w:t xml:space="preserve">J. H J de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 650, pp.C3. </w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385137v1</w:t>
+                <w:t xml:space="preserve">hal-03388691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Early Data Release 3: Summary of the contents and survey properties</w:t>
+                <w:t xml:space="preserve">Erratum: Gaia Early Data Release 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G.A. Brown</w:t>
+                <w:t xml:space="preserve">A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. H J de Bruijne</w:t>
+                <w:t xml:space="preserve">J. de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.A1. </w:t>
+              <w:t xml:space="preserve">, 2021, 650, pp.C3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388691v2</w:t>
+                <w:t xml:space="preserve">hal-03385137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 2 (Corrigendum)</w:t>
               </w:r>
@@ -2557,51 +2557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Bendjoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delbo'</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gayon-Markt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2799,77 +2799,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 2. Variable stars in the colour-absolute magnitude diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rimoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. I Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2914,563 +2914,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia GraL: Gaia DR2 Gravitational Lens Systems. III. A systematic blind search for new lensed systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia GraL: Gaia DR2 gravitational lens systems - IV. Keck/LRIS spectroscopic confirmation of GRAL 113100−441959 and model prediction of time delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Wertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krone-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delchambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ducourant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 622, pp.id.A165. </w:t>
+              <w:t xml:space="preserve">, 2019, 628, pp.A17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834103v1</w:t>
+                <w:t xml:space="preserve">hal-01902930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia GraL: Gaia DR2 gravitational lens systems - IV. Keck/LRIS spectroscopic confirmation of GRAL 113100−441959 and model prediction of time delays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia GraL: Gaia DR2 Gravitational Lens Systems. III. A systematic blind search for new lensed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delchambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krone-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Wertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ducourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 628, pp.A17. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.id.A165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902930v1</w:t>
+                <w:t xml:space="preserve">hal-01834103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Mapping the Milky Way disc kinematics</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Summary of the contents and survey properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Drimmel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832865⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.id.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023530v1</w:t>
+                <w:t xml:space="preserve">hal-01867401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Summary of the contents and survey properties</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Mapping the Milky Way disc kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. de Bruijne</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romero-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.id.A1. </w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.A11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867401v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia GraL: Gaia DR2 gravitational lens systems</w:t>
               </w:r>
@@ -3724,51 +3724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 2. The celestial reference frame (Gaia-CRF2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Klioner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,360 +4388,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the limits of the Gaia space mission by analyzing galaxy morphology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Galluccio</w:t>
+                <w:t xml:space="preserve">Clustering with a new distance measure based on a dual-rooted tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gavras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Kliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred O. Hero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219697⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 251 (Dec), pp.96-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2013.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858321v1</w:t>
+                <w:t xml:space="preserve">hal-00726005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering with a new distance measure based on a dual-rooted tree</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark Kliger</w:t>
+                <w:t xml:space="preserve">Pushing the limits of the Gaia space mission by analyzing galaxy morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krone-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred O. Hero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Gavras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 251 (Dec), pp.96-113. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 556, pp.id.A102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2013.05.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726005v2</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph based k-means clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred O. Hero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (9), pp.1970-1984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4807,64 +4807,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia spectroscopic view of the asteroid main belt and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,51 +4932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomy of asteroid spectra using density-based clustering methods in the Gaia era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo'</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delchambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Wertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
@@ -5338,64 +5338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bendjoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5459,77 +5459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia space mission and asteroid spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5673,502 +5673,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering on Manifolds with Dual-Rooted Minimal Spanning Trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A new tool for post AGB SED classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bendjoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2010 - 18th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">APN 2010 - Asymmetric Planetary Nebulae V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bowness-on-Windermere, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492745v2</w:t>
+                <w:t xml:space="preserve">hal-00642246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool for post AGB SED classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Clustering on Manifolds with Dual-Rooted Minimal Spanning Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APN 2010 - Asymmetric Planetary Nebulae V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bowness-on-Windermere, United Kingdom</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2010 - 18th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642246v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbres de recouvrement minimaux duaux et application à la segmentation non supervisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Classification non supervisée de données basée sur de multiples partitionnements d'un nouveau graphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.8-11</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435935v1</w:t>
+                <w:t xml:space="preserve">hal-00536015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification non supervisée de données basée sur de multiples partitionnements d'un nouveau graphe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Arbres de recouvrement minimaux duaux et application à la segmentation non supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536015v1</w:t>
+                <w:t xml:space="preserve">hal-00435935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multiple partitions created with a graph-based construction for data clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alfred O. Hero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Kliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLSP 2009 - IEEE 19th International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6193,77 +6193,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Clustering on Astrophyics Data : Asteroid reflectance spectra survey and hyperspectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Classification and Discovery in Large Astronomical Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Ringberg Castle, Germany. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6288,77 +6288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Clustering on Multi-Components Datasets: Applications on Images and Astrophysics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.P4-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7164,103 +7164,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initialization Free Graph Based Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Slezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred O. Hero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7428,103 +7428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7955,51 +7955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krone-Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluccio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delchambre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Oreshina-Slezak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04355489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weingrill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mints" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kostrzewa-Rutkowska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davidson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347270" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Angeli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pauwels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04354092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabucchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mowlavi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebzelter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecoeur-Taibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347287" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montegriffo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellazzini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barstow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243709" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinaut-Ruano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatsumi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Le&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karri Muinonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cellino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ridder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palaversa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243767" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultheis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwitter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailer-Jones" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcmillan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kordopatis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rybizki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039498" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delgado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039588" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Djorgovski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sluse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0f04" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klioner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039734" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruijne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388691v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.A. Brown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H J de Bruijne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02596704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mcmillan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bendjoya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo'" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gayon-Markt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038246" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039217" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Collaboration" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimoldini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I Anderson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833304" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wertz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833802" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834573" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023530v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Gomez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drimmel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832865" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797139v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Le Campion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833480" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832843" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832916" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmillan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arenou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabricius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629895" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tanga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mignard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Dell&#1523;oro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauwels" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.11.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219697" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726005v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kliger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2013.05.040" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701886v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.12.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Angeli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cellino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo'" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958088v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317006445" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308824v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bendjoya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921317005403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958080v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Galluccio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492745v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642246v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Suarez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339542v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Van Leeuwen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. De Bruijne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bakker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blomme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mc Millan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36160012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boehm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Amorim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brandeker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854757v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479063v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Connor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Graham" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Graham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krone-Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluccio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delchambre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Oreshina-Slezak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04354092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabucchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mowlavi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebzelter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecoeur-Taibi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Angeli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pauwels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04355489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weingrill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mints" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kostrzewa-Rutkowska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davidson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347270" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montegriffo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellazzini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barstow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243709" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinaut-Ruano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatsumi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Le&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karri Muinonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cellino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultheis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwitter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailer-Jones" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ridder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palaversa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243767" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcmillan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kordopatis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delgado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039588" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rybizki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039498" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Djorgovski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sluse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0f04" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klioner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039734" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388691v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.A. Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H J de Bruijne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruijne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02596704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mcmillan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bendjoya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo'" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gayon-Markt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038246" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039217" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Collaboration" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimoldini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I Anderson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833304" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wertz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834573" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833802" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Gomez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drimmel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832865" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797139v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Le Campion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833480" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832843" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832916" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmillan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arenou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabricius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629895" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tanga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mignard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Dell&#1523;oro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauwels" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.11.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726005v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kliger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2013.05.040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858321v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219697" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701886v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.12.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Angeli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cellino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo'" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958088v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317006445" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308824v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bendjoya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921317005403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958080v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Galluccio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Suarez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492745v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435935v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339542v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Van Leeuwen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. De Bruijne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bakker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blomme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mc Millan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36160012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boehm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Amorim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brandeker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854757v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479063v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Connor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Graham" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Graham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>