--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Radial velocity time series of long-period variables</w:t>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Asteroid orbital solution. Properties and assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trabucchi</w:t>
+                <w:t xml:space="preserve">P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mowlavi</w:t>
+                <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lebzelter</w:t>
+                <w:t xml:space="preserve">D. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lecoeur-Taibi</w:t>
+                <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Audard</w:t>
+                <w:t xml:space="preserve">F. Spoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A36. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04354092v1</w:t>
+                <w:t xml:space="preserve">insu-04353999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Radial velocity time series of long-period variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Galluccio</w:t>
+                <w:t xml:space="preserve">M. Trabucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Delbo</w:t>
+                <w:t xml:space="preserve">N. Mowlavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Angeli</w:t>
+                <w:t xml:space="preserve">T. Lebzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pauwels</w:t>
+                <w:t xml:space="preserve">I. Lecoeur-Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tanga</w:t>
+                <w:t xml:space="preserve">M. Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A35. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225764v1</w:t>
+                <w:t xml:space="preserve">insu-04354092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Sources from Service Interface Function image analysis</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Weingrill</w:t>
+                <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mints</w:t>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Castañeda</w:t>
+                <w:t xml:space="preserve">F. de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Kostrzewa-Rutkowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Davidson</w:t>
+                <w:t xml:space="preserve">T. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347203⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04355489v1</w:t>
+                <w:t xml:space="preserve">hal-04225764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Asteroid orbital solution. Properties and assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Sources from Service Interface Function image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Weingrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. David</w:t>
+                <w:t xml:space="preserve">A. Mints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mignard</w:t>
+                <w:t xml:space="preserve">J. Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hestroffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Tanga</w:t>
+                <w:t xml:space="preserve">Z. Kostrzewa-Rutkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Spoto</w:t>
+                <w:t xml:space="preserve">M. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A37. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04353999v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04355489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 3 : The Galaxy in your preferred colors: synthetic photometry from gaia low-resolution spectra</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Montegriffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tinaut-Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tatsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karri Muinonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,1181 +1172,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Spatial distribution of two diffuse interstellar bands</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 3 : Pulsations in main sequence OBAF-type stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schultheis</w:t>
+                <w:t xml:space="preserve">J. de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zhao</w:t>
+                <w:t xml:space="preserve">V. Ripepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Zwitter</w:t>
+                <w:t xml:space="preserve">C. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bailer-Jones</w:t>
+                <w:t xml:space="preserve">L. Palaversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Carballo</w:t>
+                <w:t xml:space="preserve">L. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A38. </w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04353955v1</w:t>
+                <w:t xml:space="preserve">hal-04263191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3 : Pulsations in main sequence OBAF-type stars</w:t>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Spatial distribution of two diffuse interstellar bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Ridder</w:t>
+                <w:t xml:space="preserve">M. Schultheis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ripepi</w:t>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aerts</w:t>
+                <w:t xml:space="preserve">T. Zwitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Palaversa</w:t>
+                <w:t xml:space="preserve">C. Bailer-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Eyer</w:t>
+                <w:t xml:space="preserve">R. Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A36. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263191v1</w:t>
+                <w:t xml:space="preserve">insu-04353955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Early Data Release 3 - The Galactic anticentre</w:t>
+                <w:t xml:space="preserve">Gaia GraL: Gaia DR2 Gravitational Lens Systems. VI. Spectroscopic Confirmation and Modeling of Quadruply-Imaged Lensed Quasars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Antoja</w:t>
+                <w:t xml:space="preserve">D. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mcmillan</w:t>
+                <w:t xml:space="preserve">S. G. Djorgovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krone-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kordopatis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Helmi</w:t>
+                <w:t xml:space="preserve">D. Sluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delchambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039714⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0f04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272094v1</w:t>
+                <w:t xml:space="preserve">hal-03227284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Early Data Release 3: Structure and properties of the Magellanic Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Luri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Luri</w:t>
+                <w:t xml:space="preserve">G. Clementini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chemin</w:t>
+                <w:t xml:space="preserve">H. Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 649, pp.A7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202039588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Early Data Release 3: The Gaia Catalogue of Nearby Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Smart</w:t>
+                <w:t xml:space="preserve">L. Sarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sarro</w:t>
+                <w:t xml:space="preserve">J. Rybizki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rybizki</w:t>
+                <w:t xml:space="preserve">C. Reylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 649, pp.A6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202039498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia GraL: Gaia DR2 Gravitational Lens Systems. VI. Spectroscopic Confirmation and Modeling of Quadruply-Imaged Lensed Quasars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Early Data Release 3 - The Galactic anticentre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stern</w:t>
+                <w:t xml:space="preserve">G. Kordopatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. G. Djorgovski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Krone-Martins</w:t>
+                <w:t xml:space="preserve">P. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sluse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Delchambre</w:t>
+                <w:t xml:space="preserve">A. Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 649, pp.A8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0f04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227284v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Early Data Release 3 - Acceleration of the Solar System fromGaiaastrometry</w:t>
+                <w:t xml:space="preserve">Gaia Early Data Release 3: Summary of the contents and survey properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Klioner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Mignard</w:t>
+                <w:t xml:space="preserve">A.G.A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lindegren</w:t>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Bastian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Mcmillan</w:t>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H J de Bruijne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.A9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039734⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272107v1</w:t>
+                <w:t xml:space="preserve">hal-03388691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Early Data Release 3: Summary of the contents and survey properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaia Early Data Release 3 - Acceleration of the Solar System fromGaiaastrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Prusti</w:t>
+                <w:t xml:space="preserve">S. Klioner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. H J de Bruijne</w:t>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Babusiaux</w:t>
+                <w:t xml:space="preserve">U. Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.A1. </w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.A9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388691v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Gaia Early Data Release 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 650, pp.C3. </w:t>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 2 (Corrigendum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.C3. </w:t>
@@ -2557,51 +2557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Bendjoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delbo'</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gayon-Markt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2652,103 +2652,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 642, pp.C1. </w:t>
@@ -2799,77 +2799,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 2. Variable stars in the colour-absolute magnitude diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rimoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. I Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia GraL: Gaia DR2 gravitational lens systems - IV. Keck/LRIS spectroscopic confirmation of GRAL 113100−441959 and model prediction of time delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Wertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krone-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,295 +3182,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Summary of the contents and survey properties</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Mapping the Milky Way disc kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. de Bruijne</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romero-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.id.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833051⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867401v1</w:t>
+                <w:t xml:space="preserve">hal-02023530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Mapping the Milky Way disc kinematics</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Summary of the contents and survey properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Drimmel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A11. </w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.id.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023530v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia GraL: Gaia DR2 gravitational lens systems</w:t>
               </w:r>
@@ -3584,338 +3584,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Observational Hertzsprung-Russell diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Data Release 2. The celestial reference frame (Gaia-CRF2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klioner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Babusiaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Vallenari</w:t>
+                <w:t xml:space="preserve">U. Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832843⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.id.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799668v1</w:t>
+                <w:t xml:space="preserve">hal-01867238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. The celestial reference frame (Gaia-CRF2)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Klioner</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Observational Hertzsprung-Russell diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Barstow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lindegren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">U. Bastian</w:t>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.id.A14. </w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867238v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 2. Kinematics of globular clusters and dwarf galaxies around the Milky Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4018,77 +4018,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Luri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabricius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 599, pp.A50. </w:t>
@@ -4260,103 +4260,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gaia mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 595, pp.id.A1. </w:t>
@@ -4394,51 +4394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with a new distance measure based on a dual-rooted tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph based k-means clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4807,64 +4807,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia spectroscopic view of the asteroid main belt and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,51 +4932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomy of asteroid spectra using density-based clustering methods in the Gaia era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo'</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delchambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Wertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
@@ -5338,64 +5338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bendjoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5459,77 +5459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia space mission and asteroid spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5705,51 +5705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bendjoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5787,51 +5787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering on Manifolds with Dual-Rooted Minimal Spanning Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,51 +5882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification non supervisée de données basée sur de multiples partitionnements d'un nouveau graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5977,51 +5977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres de recouvrement minimaux duaux et application à la segmentation non supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6072,51 +6072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multiple partitions created with a graph-based construction for data clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6193,51 +6193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Clustering on Astrophyics Data : Asteroid reflectance spectra survey and hyperspectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6288,51 +6288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Clustering on Multi-Components Datasets: Applications on Images and Astrophysics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6683,51 +6683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR2 sources in GC and dSph (Gaia Collaboration+, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6735,51 +6735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Mc Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6928,51 +6928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: 46 open clusters GaiaDR2 HR diagrams (Gaia Collaboration, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6980,51 +6980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barstow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7059,90 +7059,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR1 open cluster members (Gaia Collaboration+, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lindegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7164,51 +7164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initialization Free Graph Based Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7428,103 +7428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7589,51 +7589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Krone-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Djorgovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7694,64 +7694,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krone-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Djorgovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delchambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7955,51 +7955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krone-Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluccio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delchambre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Oreshina-Slezak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04354092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabucchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mowlavi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebzelter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecoeur-Taibi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Angeli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pauwels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04355489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weingrill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mints" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kostrzewa-Rutkowska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davidson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347270" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montegriffo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellazzini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barstow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243709" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinaut-Ruano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatsumi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Le&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karri Muinonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cellino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultheis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwitter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailer-Jones" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ridder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palaversa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243767" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcmillan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kordopatis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delgado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039588" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rybizki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039498" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Djorgovski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sluse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0f04" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klioner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039734" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388691v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.A. Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H J de Bruijne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruijne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02596704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mcmillan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bendjoya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo'" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gayon-Markt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038246" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039217" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Collaboration" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimoldini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I Anderson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833304" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wertz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834573" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833802" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Gomez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drimmel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832865" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797139v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Le Campion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833480" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832843" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832916" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmillan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arenou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabricius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629895" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tanga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mignard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Dell&#1523;oro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauwels" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.11.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726005v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kliger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2013.05.040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858321v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219697" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701886v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.12.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Angeli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cellino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo'" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958088v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317006445" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308824v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bendjoya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921317005403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958080v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Galluccio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Suarez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492745v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435935v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339542v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Van Leeuwen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. De Bruijne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bakker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blomme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mc Millan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36160012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boehm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Amorim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brandeker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854757v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479063v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Connor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Graham" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Graham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krone-Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galluccio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delchambre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Oreshina-Slezak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347270" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04354092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabucchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mowlavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebzelter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecoeur-Taibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Angeli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pauwels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04355489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weingrill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mints" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kostrzewa-Rutkowska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davidson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347203" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montegriffo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellazzini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barstow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243709" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinaut-Ruano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatsumi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Le&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karri Muinonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cellino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ridder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palaversa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243767" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultheis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwitter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailer-Jones" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Djorgovski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sluse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0f04" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delgado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcmillan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039588" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rybizki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kordopatis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039714" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388691v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.A. Brown" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H J de Bruijne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klioner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039734" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruijne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02596704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mcmillan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bendjoya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo'" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gayon-Markt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038246" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039217" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Collaboration" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimoldini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I Anderson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833304" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wertz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834573" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833802" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023530v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Gomez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drimmel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832865" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797139v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teixeira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Le Campion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833480" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hernandez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832916" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832843" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmillan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arenou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabricius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629895" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tanga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mignard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Dell&#1523;oro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauwels" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.11.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726005v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kliger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2013.05.040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858321v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219697" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701886v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.12.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Angeli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cellino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo'" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958088v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317006445" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308824v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bendjoya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921317005403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958080v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Galluccio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Suarez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492745v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435935v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339542v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Van Leeuwen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. J. De Bruijne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bakker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blomme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mc Millan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36160012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boehm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Amorim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brandeker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854757v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479063v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Connor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Graham" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Graham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>