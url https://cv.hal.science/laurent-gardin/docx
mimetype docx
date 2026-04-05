--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1492,178 +1492,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temps forts - XIVes Rencontres du Riuess : l’économie sociale et solidaire en coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 334, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Économie associative et gouvernance démocratique (in dossier Analyse socio-économique : la gouvernance ADN des associations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 509, pp. 22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512766v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04450939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs. Syndicalisme et dialogue social dans l'aide à domicile</w:t>
               </w:r>
@@ -2213,187 +2213,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le imprese sociali in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impresa sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.227-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les coopératives sociales italiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (1), pp.63-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/301437ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450946v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00744290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Weber, Séverine Gojard, Agnès Gramain, (sous la direction de), Charges de famille, dépendance et parenté dans la France contemporaine</w:t>
               </w:r>
@@ -2533,226 +2533,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social Economy and Welfare Mix: A Framework for the Analysis of Relationnal Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 74 (n° 4), pp. 585-589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entreprise sociale et droit social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, n° 36 (2), pp.65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/9360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564892v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-04500375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bénévolat dans une approche substantive de l'économie</w:t>
               </w:r>
@@ -2810,298 +2810,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les initiatives locales en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 01/2000 (81), pp.53-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit au travail et association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 16, pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie solidaire : une approche européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives locales en Europe et renouvellement des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3900,51 +3900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise sociale et insertion : une perspective internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Nyssens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
@@ -4023,51 +4023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rombaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de recherche et d'information sur la démocratie et l'autonomie; Lieux, identité, espace, activités. Ajaccio : Editions Alain Piazzola, 2009, 978-2-915410-73-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4336,51 +4336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le iniziative locali in Europa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
@@ -4478,51 +4478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4644,281 +4644,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Partie III. Les modèles socioéconomiques des tiers-lieux associatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif RIUESS-MSE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord De l'Eau, pp.109-167, 2025, 9782385191245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction du chapitre 2 - Des laboratoires de transformations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Gauthier, Rémy Seillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la recherche sur les tiers-lieux en France, Cahiers de recherche de France Tiers-Lieux #1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord De l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-38519-136-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bord De l'Eau</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05160199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Partie III. Les modèles socioéconomiques des tiers-lieux associatifs</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles socioéconomiques des tiers-lieux associatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5335,90 +5335,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Enterprise in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Defourny; Marthe Nyssens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Enterprise in Western Europe: Theory, Models and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 4, Routledge, 16 p., 2021, 9780429055140</w:t>
@@ -5639,50 +5639,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Économie solidaire et socialisme libertaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements sociaux et économie solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desclée De Brouwer; Fondation Maison des Sciences de l'Homme, pp.95-110, 2017, 9782220092133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'économie sociale et solidaire et les formes de son évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5704,290 +5786,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie sociale et solidaire, Socioéconomie du 3e secteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.363-396, 2017, 9782804183028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie sociale et solidaire, Socioéconomie du 3e secteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.187-220, 2017, 9782804183028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrepreneuriat social est-il soluble dans l’économie sociale et solidaire,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6096,272 +6096,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proudhon, père de l’économie sociale et solidaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hiez David; Lavillunière Eric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une théorie de l’économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.191-204, 2013, 9782804453367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche socio-économique des associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Hoarau; Jean-Louis Laville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance des associations : économie, sociologie, gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.115-135, 2013, 9782749238241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La régulation tutélaire des associations médico-sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Torset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoarau Christian; Laville Jean-Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des associations, Sociologie, économie, gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.131-152, 2013, 9782749238241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948315v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02948267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations au cœur d'un enchevêtrement de régulation ?</w:t>
               </w:r>
@@ -6804,51 +6804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise sociale et nouvelles solidarités en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Glémain Pascal, Lavllle Jean-Louis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie sociale et solidaire aux prises avec la gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Desclée de Brouwer, pp. 229-294, 2009</w:t>
@@ -6890,64 +6890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation tutélaire des associations médico-sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Torset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoarau Christian, Laville Jean-Louis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des associations. Économie, sociologie, gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp. 131-151, 2008, </w:t>
@@ -7144,51 +7144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie solidaire en Europe : initiatives locales et services de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laville Jean-Louis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie solidaire, Une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hachette, pp. 77-104, 2007</w:t>
@@ -7325,51 +7325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie sociale et solidaire dans la région Nord Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7446,51 +7446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Laville (Compilador). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economia social y solidaria. Una vision europea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, Altamira, Fundacion OSDE, pp. 53-72, 2004</w:t>
@@ -7730,51 +7730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les initiatives locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7851,51 +7851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives, entreprises sociales et économie solidaire : une approche européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Servet; Isabelle Guérin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exclusion et liens financiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica; Rapport du Centre Walras, 2002</w:t>
@@ -7918,350 +7918,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les externalités positives dans l'aide à domicile : une approche européenne</w:t>
+                <w:t xml:space="preserve">Italie : coopératives sociales et construction d'un champ d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Laville; Marthe Nyssens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les services sociaux entre associations, État et marché. L'aide aux personnes âgées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte; MAUSS; CRIDA, 2001, 2707135798, 9782707135797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04496877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les externalités positives dans l'aide à domicile : une approche européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Laville; Marthe Nyssens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les services sociaux entre associations, État et marché. L'aide aux personnes âgées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte; MAUSS; CRIDA, 2001, 2707135798, 9782707135797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04496874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italia : cooperativas sociales y conctruccion de un campo de actividad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele La Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.L. Laville, M. Nyssens, A. Sajardo Moreno (eds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los servicios sociales entre las asociaciones el estado y el mercado : los servicios de ayuda a las personas mayores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro Internacional de Investigación e Información sobre la Economía Pública, Social y Cooperativa, CIRIEC-España, 2001, 84-95003-15-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566054v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-04496877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de nouveaux comportements professionnels et de nouvelles organisations du travail dans les domaines d’initiatives locales de développement et d’emploi</w:t>
               </w:r>
@@ -8558,165 +8558,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association</w:t>
+                <w:t xml:space="preserve">Mutuellisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Proudhon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp. 42-47</w:t>
+              <w:t xml:space="preserve">, 2011, pp. 343-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752975v1</w:t>
+                <w:t xml:space="preserve">hal-00752977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutuellisme</w:t>
+                <w:t xml:space="preserve">Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Proudhon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp. 343-356</w:t>
+              <w:t xml:space="preserve">, 2011, pp. 42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752977v1</w:t>
+                <w:t xml:space="preserve">hal-00752975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réciprocité</w:t>
               </w:r>
@@ -9079,51 +9079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9371,1336 +9371,1336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l’expérimentation territoriale visant à résorber le chômage de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouba-Olga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Levoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Ministère du travail et de l'emploi. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contribution à Thierry Guillois (coord) Impact de la concurrence lucrative sur le modèle économique associatif et sur la multiplication des exclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut conseil à la vie associative (HCVA). 2021, https://www.associations.gouv.fr/IMG/pdf/hcva_-_rapport_sur_la_concurrence_20210920.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...83 lines deleted...]
-              <w:t xml:space="preserve">[0] Ministère du travail et de l'emploi. 2021</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles socio-économiques du tiers secteur en Europe : approches analytiques, contraintes et évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Injep. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles socio-économiques associatifs. Revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Injep. 2020</w:t>
+              <w:t xml:space="preserve">2019/08, Injep. 2019, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les modèles socio-économiques associatifs. Revue de littérature</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Tapol et Chantal Bruneau (coord.) Bilan de la vie associative 2015-2016. Contribution au bilan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haut conseil à la vie associative (HCVA). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer l’utilité sociale de l’Economie sociale et solidaire - Alter’Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicalisme CFDT et économie solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRIDA; CFDT. 2010, 173 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clauses sociales entre rationalité économique et construction sociopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2019/08, Injep. 2019, 112 p</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherche et d'information sur la démocratie et l'autonomie [CRIDA]. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...93 lines deleted...]
-              <w:t xml:space="preserve">Haut conseil à la vie associative (HCVA). 2017</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie solidaire en pratiques dans les Régies de Quartier et de Territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Valenciennes et du Hainaut-Cambrésis. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2014</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’insertion au droit au travail par la création de nouvelles activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRIDA - LSCI. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiatives d'insertion par l'économique et santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bretécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Hersent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEL, Paris; PROGRES, Brive. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CFDT face à la professionnalisation des services aux personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Gounouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CRIDA; CFDT. 2010, 173 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRIDA; CFDT. 2001, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Centre de recherche et d'information sur la démocratie et l'autonomie [CRIDA]. 2009</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie des services de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRIDA - LSCI. 1995, 241 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...304 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Gounouf</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des services de proximité à l’entreprise solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...178 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence pour le Développement des Services de Proximité (ADSP). 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10853,178 +10853,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territoires zéro chômeur de longue durée : quelle hiérarchisation des justifications de la création d’activités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vatan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux; XIVe Congrès de l'Afep, Jun 2025, Pessac (Bordeaux), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atelier - Financement et modèles socioéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière de Lyon 2; XXIVe Rencontres du RIUESS, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391899v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05391908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier - Les communs</w:t>
               </w:r>
@@ -11187,51 +11187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires zéro chômeur de longue durée - Quelle hiérarchisation des justifications de la création d’activités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vatan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les expérimentations TZCLD 10 ans après : enquêtes, problématiques, études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire TZCLD; Recherche sur les Expérimentations Sociales et Territoriales "TZCLD" - Réseau RESTEZ, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11528,51 +11528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier - Territoires Zéro Chômeur de Longue Durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vatan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain de Muynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11712,220 +11712,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Réseau interuniversitaire de l’économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’économie solidaire en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam; Mouvement pour l'économie solidaire, Mar 2023, Paris, France. https://www.youtube.com/watch?v=dghR2J8ZsA4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles socio-économiques des tiers-lieux associatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIème rencontre du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIUESS; Université d'Avignon, May 2023, Avignon-Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoires zéro chômeur de longue durée - Enjeux d’évaluation et jeux d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès du RIODD : Changer ou s'effondrer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIODD (Réseau international de recherche sur les organisations et le développement durable), Oct 2023, Lille Villeneuve d'Ascq - Lilliad, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inflation évaluative de l’expérimentation « Territoire zéro chômeur » et ses effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11954,126 +12023,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSO &amp; Chaire « Santé », Sciences Po Paris : Déroger pour transformer ? Les expérimentations et leurs usages : une montée en puissance dans les politiques publiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350774v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04450839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ESS (Économie sociale et solidaire) est-elle une alternative durable aux modes de production et d’échange ?</w:t>
               </w:r>
@@ -12161,50 +12161,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouverner les coopérations. Trois dynamiques de coopérations territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIUESS 2023. Le développement territorial à la lumière de l'ESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1+1=3 ? Coopérer ici et maintenant : (res)sources des engagements locaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12226,208 +12321,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement territorial à la lumière de l'ESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIUESS, May 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction institutionnelle des Tiers Lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12459,125 +12459,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les évaluations en tension de l'expérimentation TZCLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées françaises de l'évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évaluations en tension de l'expérimentation &amp;quot;territoire zéro chômeur de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux académiques de la recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Demoustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : “Cadrages sur la recherche-action dans les recherches en SHS”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire TerrESS, Apr 2022, Bordeaux (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et animation de la Journée d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12593,480 +12783,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire zéro chômeur de longue durée (TZCLD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ChairESS HDF; Clersé U. Lille, Mar 2022, Lille Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L‘économie sociale et solidaire, est-elle soluble dans l’économie de la fonctionnalité et de la coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joackim Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ESS : actrice des transitions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIUESS, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Anne Fretel</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche : terrains, acteurs et co-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Studer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises de l'évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée jeunes chercheurs en économie sociale et solidaire et soutenabilité des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ChairESS; Clersé, U. Lille; LaRSH, CRISS UPHF, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l’ESS dans le Nord-Pas-de-Calais de 1970 à 2014, réseaux d’acteurs et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie sociale et solidaire : courants de pensée, acteurs et politiques (Centenaire de la RECMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ChairESS HDF, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460489v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04461973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d’‘entreprises alternatives</w:t>
               </w:r>
@@ -13564,286 +13564,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’entreprise sociale à la croisée de l’économie sociale, de l’économie solidaire et de l’entrepreneuriat social : une spécificité française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4emes journées GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GESS, Dec 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La question de l’autonomie du social dans l’économie solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la société P.J. Proudhon : « Proudhon et l’autonomie du social »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneuriat social est-il soluble dans l'ESS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14584,64 +14584,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15076,51 +15076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5311B36"/>
+    <w:nsid w:val="B98AEFC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15307,51 +15307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0400-4343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034526587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32107513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073619665" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04691018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04652034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0124" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.363.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.359.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11416-1.p.0049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Celle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.354.0006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02885387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03003773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Branger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duflou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dughera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02885394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bode" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Nyssens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01443331111120654" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Minguzzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2010.00420.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLVWWTWZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2009-113017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/301437ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.25445" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.028.0067" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9360" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.024.0135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Louis Laville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gounouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Cairo Crocco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46425" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsddb.fr/product/83619/entreprise-sociale-et-insertion/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peraldi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rombaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.gardi.2006.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colombini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Joel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lafeltrinelli.it/iniziative-locali-in-europa-bilancio-libro-jean-louis-laville-laurent-gardin/e/9788833911779" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05465140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160199v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/wp-content/uploads/2025/07/Cahiers_de_recherche_de_France_Tiers-Lieux.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Repenser-l-Etat-au-XXIe-siecle.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5047/leconomie-solidaire-en-mouvement-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.combe.2022.01.0141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03722120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bucolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579163/comment-former-a-l-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/app/uploads/2019/06/A-change-of-era.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44658" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2008.01.0131" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757560v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04589680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203946909-16/variety-resource-mixes-inside-social-enterprises-laurent-gardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203946909-16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2005.01.0259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558306v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nogu&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lechasseur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-J. Bouchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liseuse.harmattan.fr/2-7475-6383-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/229_9782760517561.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18phbbm.10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele La Rosa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perguilhem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920924.00028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04558175v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111737v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;ague" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702606v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cahuc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levoyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04531536v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dor" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04572481v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Andrieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scolaro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698234v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bret&#233;cher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Hersent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528683v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Rocha" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddab" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847378v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Regnault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vatan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394845v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359286v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfaldoni Patrick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610254v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395511v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Muynck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godefroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319186v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450839v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460402v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441939v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461917v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461962v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460418v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joackim Lebrun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878187v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461973v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ollibo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Federici" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253839v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045530v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442097v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073917v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02995507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03256921v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02995430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570242v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570237v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506090v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744221v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564955v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CNAM0461" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04558546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0400-4343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034526587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32107513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073619665" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04691018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04652034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0124" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.363.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.359.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11416-1.p.0049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Celle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.354.0006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02885387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03003773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Branger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duflou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dughera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02885394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bode" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Nyssens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01443331111120654" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Minguzzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2010.00420.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLVWWTWZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2009-113017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/301437ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.25445" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.028.0067" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9360" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.024.0135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493375v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Louis Laville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gounouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Cairo Crocco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46425" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsddb.fr/product/83619/entreprise-sociale-et-insertion/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peraldi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rombaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.gardi.2006.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colombini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Joel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lafeltrinelli.it/iniziative-locali-in-europa-bilancio-libro-jean-louis-laville-laurent-gardin/e/9788833911779" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05465140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160199v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/wp-content/uploads/2025/07/Cahiers_de_recherche_de_France_Tiers-Lieux.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Repenser-l-Etat-au-XXIe-siecle.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5047/leconomie-solidaire-en-mouvement-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.combe.2022.01.0141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03722120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bucolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579163/comment-former-a-l-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/app/uploads/2019/06/A-change-of-era.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948191v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44658" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2008.01.0131" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757560v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04589680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203946909-16/variety-resource-mixes-inside-social-enterprises-laurent-gardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203946909-16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2005.01.0259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558306v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nogu&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lechasseur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-J. Bouchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liseuse.harmattan.fr/2-7475-6383-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/229_9782760517561.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18phbbm.10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496877v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele La Rosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perguilhem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920924.00028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752977v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04558175v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111737v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;ague" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702606v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cahuc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levoyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04531536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dor" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04572481v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Andrieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scolaro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698234v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bret&#233;cher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Hersent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528683v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Rocha" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddab" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847378v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Regnault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vatan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391899v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394845v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359286v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfaldoni Patrick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610254v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395511v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Muynck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godefroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450839v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319186v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464881v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441939v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460402v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878187v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joackim Lebrun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461973v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460489v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ollibo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Federici" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253839v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045530v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442097v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073917v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511001v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02995507v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03256921v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02995430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570242v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570237v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506090v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744221v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564955v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CNAM0461" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04558546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>