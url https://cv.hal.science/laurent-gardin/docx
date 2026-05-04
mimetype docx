--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1492,50 +1492,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Économie associative et gouvernance démocratique (in dossier Analyse socio-économique : la gouvernance ADN des associations)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 509, pp. 22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temps forts - XIVes Rencontres du Riuess : l’économie sociale et solidaire en coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1544,126 +1613,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 334, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450939v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04512766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs. Syndicalisme et dialogue social dans l'aide à domicile</w:t>
               </w:r>
@@ -6169,199 +6169,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La régulation tutélaire des associations médico-sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Torset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hoarau Christian; Laville Jean-Louis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance des associations, Sociologie, économie, gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.131-152, 2013, 9782749238241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’approche socio-économique des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Hoarau; Jean-Louis Laville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des associations : économie, sociologie, gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.115-135, 2013, 9782749238241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948232v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-02948315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations au cœur d'un enchevêtrement de régulation ?</w:t>
               </w:r>
@@ -6890,64 +6890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation tutélaire des associations médico-sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Torset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoarau Christian, Laville Jean-Louis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des associations. Économie, sociologie, gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp. 131-151, 2008, </w:t>
@@ -11712,368 +11712,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les modèles socio-économiques des tiers-lieux associatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIème rencontre du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIUESS; Université d'Avignon, May 2023, Avignon-Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires zéro chômeur de longue durée - Enjeux d’évaluation et jeux d’acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Congrès du RIODD : Changer ou s'effondrer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD (Réseau international de recherche sur les organisations et le développement durable), Oct 2023, Lille Villeneuve d'Ascq - Lilliad, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inflation évaluative de l’expérimentation « Territoire zéro chômeur » et ses effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CSO &amp; Chaire « Santé », Sciences Po Paris : Déroger pour transformer ? Les expérimentations et leurs usages : une montée en puissance dans les politiques publiques en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Réseau interuniversitaire de l’économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie solidaire en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cnam; Mouvement pour l'économie solidaire, Mar 2023, Paris, France. https://www.youtube.com/watch?v=dghR2J8ZsA4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450839v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-04350774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ESS (Économie sociale et solidaire) est-elle une alternative durable aux modes de production et d’échange ?</w:t>
               </w:r>
@@ -13564,50 +13564,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La question de l’autonomie du social dans l’économie solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la société P.J. Proudhon : « Proudhon et l’autonomie du social »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’entreprise sociale à la croisée de l’économie sociale, de l’économie solidaire et de l’entrepreneuriat social : une spécificité française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13655,126 +13724,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4emes journées GESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GESS, Dec 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511001v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02995507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneuriat social est-il soluble dans l'ESS ?</w:t>
               </w:r>
@@ -15076,51 +15076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B98AEFC3"/>
+    <w:nsid w:val="250F2CF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15307,51 +15307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0400-4343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034526587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32107513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073619665" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04691018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04652034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0124" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.363.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.359.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11416-1.p.0049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Celle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.354.0006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02885387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03003773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Branger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duflou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dughera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02885394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bode" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Nyssens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01443331111120654" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Minguzzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2010.00420.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLVWWTWZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2009-113017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/301437ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.25445" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.028.0067" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9360" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.024.0135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493375v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Louis Laville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gounouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Cairo Crocco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46425" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsddb.fr/product/83619/entreprise-sociale-et-insertion/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peraldi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rombaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.gardi.2006.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colombini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Joel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lafeltrinelli.it/iniziative-locali-in-europa-bilancio-libro-jean-louis-laville-laurent-gardin/e/9788833911779" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05465140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160199v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/wp-content/uploads/2025/07/Cahiers_de_recherche_de_France_Tiers-Lieux.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Repenser-l-Etat-au-XXIe-siecle.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5047/leconomie-solidaire-en-mouvement-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.combe.2022.01.0141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03722120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bucolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579163/comment-former-a-l-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/app/uploads/2019/06/A-change-of-era.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948191v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44658" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2008.01.0131" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757560v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04589680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203946909-16/variety-resource-mixes-inside-social-enterprises-laurent-gardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203946909-16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2005.01.0259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558306v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nogu&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lechasseur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-J. Bouchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liseuse.harmattan.fr/2-7475-6383-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/229_9782760517561.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18phbbm.10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496877v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele La Rosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perguilhem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920924.00028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752977v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04558175v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111737v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;ague" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702606v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cahuc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levoyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04531536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dor" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04572481v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Andrieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scolaro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698234v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bret&#233;cher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Hersent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528683v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Rocha" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddab" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847378v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Regnault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vatan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391899v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394845v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359286v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfaldoni Patrick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610254v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395511v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Muynck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godefroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450839v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319186v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464881v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441939v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460402v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878187v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joackim Lebrun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461973v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460489v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ollibo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Federici" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253839v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045530v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442097v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073917v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511001v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02995507v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03256921v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02995430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570242v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570237v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506090v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744221v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564955v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CNAM0461" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04558546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0400-4343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034526587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32107513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073619665" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04691018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04652034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0124" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.363.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.359.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11416-1.p.0049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Celle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.354.0006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02885387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03003773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Branger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duflou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dughera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02885394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bode" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Nyssens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01443331111120654" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Minguzzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2010.00420.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLVWWTWZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2009-113017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/301437ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.25445" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.028.0067" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9360" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.024.0135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493375v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Louis Laville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gounouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Cairo Crocco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46425" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsddb.fr/product/83619/entreprise-sociale-et-insertion/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peraldi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rombaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.gardi.2006.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colombini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Joel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lafeltrinelli.it/iniziative-locali-in-europa-bilancio-libro-jean-louis-laville-laurent-gardin/e/9788833911779" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05465140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160199v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/wp-content/uploads/2025/07/Cahiers_de_recherche_de_France_Tiers-Lieux.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Repenser-l-Etat-au-XXIe-siecle.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5047/leconomie-solidaire-en-mouvement-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.combe.2022.01.0141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03722120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bucolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579163/comment-former-a-l-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/app/uploads/2019/06/A-change-of-era.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948191v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44658" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2008.01.0131" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757560v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04589680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203946909-16/variety-resource-mixes-inside-social-enterprises-laurent-gardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203946909-16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2005.01.0259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558306v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nogu&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lechasseur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-J. Bouchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liseuse.harmattan.fr/2-7475-6383-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/229_9782760517561.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18phbbm.10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496877v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele La Rosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perguilhem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920924.00028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752977v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04558175v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111737v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;ague" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702606v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cahuc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levoyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04531536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dor" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04572481v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Andrieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scolaro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698234v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bret&#233;cher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Hersent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528683v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Rocha" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddab" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847378v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Regnault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vatan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391899v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394845v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359286v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfaldoni Patrick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610254v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395511v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Muynck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godefroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319186v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450839v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duflot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441939v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460402v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878187v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joackim Lebrun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461973v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460489v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ollibo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Federici" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253839v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045530v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442097v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073917v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02995507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03256921v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02995430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570242v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570237v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506090v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744221v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564955v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CNAM0461" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04558546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>