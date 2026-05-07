--- v0 (2026-03-18)
+++ v1 (2026-05-07)
@@ -989,234 +989,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNCHRONIZATION OF ASYMPTOTICALLY PERIODIC BEHAVIORS IN COUNTABLE CELLULAR SYSTEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute Stability of Chaotic Asynchronous Multi-Interactions Schemes for Solving ODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Redou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireg Desmeulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (1), pp.1-12</w:t>
+              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (1), pp.11-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822961v1</w:t>
+                <w:t xml:space="preserve">hal-00861381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Stability of Chaotic Asynchronous Multi-Interactions Schemes for Solving ODE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SYNCHRONIZATION OF ASYMPTOTICALLY PERIODIC BEHAVIORS IN COUNTABLE CELLULAR SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Redou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 70 (1), pp.11-40</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823479v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute Stability of Chaotic Asynchronous Multi-Interactions Schemes for Solving ODE</w:t>
               </w:r>
@@ -1228,120 +1228,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Redou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Desmeulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rodin</w:t>
+                <w:t xml:space="preserve">Pierre-Antione Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Béal</w:t>
+                <w:t xml:space="preserve">Christophe Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (1), pp.11-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861381v1</w:t>
+                <w:t xml:space="preserve">hal-00823479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Locking in Tissular Coupling</w:t>
               </w:r>
@@ -1705,51 +1705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D INDIVIDUAL BASED MODEL FOR BACTERIA GROWTH AND SPATIAL INTERACTIONS: APPLICATION TO THE CASE OF LISTERIA MONOCYTOGENES AND CARNOBACTERIUM PISCICOLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Harrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Desmeulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Redou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1800,51 +1800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D individual based model for simultaneous growth and interaction of L. Monocytogenes and lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Desmeulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Harrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,51 +2500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Apeke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Redou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig J Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9060124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojbiphy.2022.124012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitroulas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brocki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Christopher Chung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.03.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2771379" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tenc&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87MLWC7P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1524" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7CXZ8ZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Desmeulles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antione B&#233;al" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Gal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine B&#233;al" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451762" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Apeke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Redou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig J Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9060124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojbiphy.2022.124012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitroulas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brocki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Christopher Chung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.03.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2771379" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tenc&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87MLWC7P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1524" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7CXZ8ZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Desmeulles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine B&#233;al" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antione B&#233;al" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Gal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451762" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>