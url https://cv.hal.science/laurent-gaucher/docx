--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -1387,295 +1387,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midwifery research in France: current dynamics and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscille Sauvegrain</w:t>
+                <w:t xml:space="preserve">Defining practices suitable for care via teleconsultation in gynaecological and obstetrical care: a French Delphi survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cl Émence Schantz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+                <w:t xml:space="preserve">Jennifer Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Dupont</w:t>
+                <w:t xml:space="preserve">Sylvie Deplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwifery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.midw.2024.103935⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (5), pp.e085621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448298v1</w:t>
+                <w:t xml:space="preserve">hal-04580585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining practices suitable for care via teleconsultation in gynaecological and obstetrical care: a French Delphi survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Midwifery research in France: current dynamics and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Sauvegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl Émence Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Deplace</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Multon</w:t>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (5), pp.e085621. </w:t>
+              <w:t xml:space="preserve">Midwifery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, pp.103935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.midw.2024.103935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580585v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude transversale de l’association entre le vécu de l’accouchement et l’analgésie péridurale</w:t>
               </w:r>
@@ -2525,278 +2525,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier measures implemented in French maternity hospitals during the COVID-19 pandemic: A cross-sectional survey</w:t>
+                <w:t xml:space="preserve">What do mothers think about their antenatal classes? A mixed-method study in Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rousseau</w:t>
+                <w:t xml:space="preserve">Valérie Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubel-Jam</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwifery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.midw.2023.103600⟩</w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12884-023-06049-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149615v1</w:t>
+                <w:t xml:space="preserve">hal-04252842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do mothers think about their antenatal classes? A mixed-method study in Switzerland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Avignon</w:t>
+                <w:t xml:space="preserve">Barrier measures implemented in French maternity hospitals during the COVID-19 pandemic: A cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubel-Jam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.741. </w:t>
+              <w:t xml:space="preserve">Midwifery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118, pp.103600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12884-023-06049-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.midw.2023.103600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252842v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelvic exam in Gynecology and Obstetrics: French Guidelines for Clinical Practice</w:t>
               </w:r>
@@ -3184,90 +3184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childbirth experience, risk of PTSD and obstetric and neonatal outcomes according to antenatal classes attendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Horsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3431,51 +3431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of care coordination by midwives during the COVID-19 pandemic: a national descriptive survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Razurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4452,51 +4452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissatisfaction of women with induction of labour according to parity: Results of a population-based cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blanc-Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4887,57 +4887,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour l’administration d’oxytocine au cours du travail spontané. Texte court des recommandations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Recommandations pour l'administration d'oxytocine au cours du travail spontané. Texte court des recommandations [Oxytocin administration during spontaneous labour: Guidelines for clinical practice. Guidelines short text]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4966,715 +4966,727 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (1), pp.56 - 61. </w:t>
+              <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.111--118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2016.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sagf.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653280v1</w:t>
+                <w:t xml:space="preserve">hal-01467543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour l’administration d’oxytocine au cours du travail spontané. Chapitre 2 : indications de l’oxytocine au cours du premier et du deuxième stade du travail spontané</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+                <w:t xml:space="preserve">Recommandations pour l’administration d’oxytocine au cours du travail spontané. Texte court des recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Ray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.22-35. </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (1), pp.56 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sagf.2016.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2016.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178426v1</w:t>
+                <w:t xml:space="preserve">hal-01653280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour l'administration d'oxytocine au cours du travail spontané. Texte court des recommandations [Oxytocin administration during spontaneous labour: Guidelines for clinical practice. Guidelines short text]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Carayol</w:t>
+                <w:t xml:space="preserve">Recommandations pour l’administration d’oxytocine au cours du travail spontané. Chapitre 2 : indications de l’oxytocine au cours du premier et du deuxième stade du travail spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Ray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.111--118. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sagf.2016.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sagf.2016.11.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01467543v1</w:t>
+                <w:t xml:space="preserve">hal-04178426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted intervention to improve obstetric practices: The OPERA cluster-randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 215, pp.206 - 212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accouchement inopiné extrahospitalier : prise en charge et facteur de risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (3), pp.285-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgyn.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact des revues de morbi-mortalité en obstétrique : revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (3), pp.255-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgyn.2012.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5684,91 +5696,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OXYTOCIN ADMINISTRATION DURING SPONTANEOUS LABOUR AND POSTPARTUM BLOOD LOSS: A FRENCH MULTICENTRE COHORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,156 +5799,156 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Intrapartum Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IA en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Nationale des Sages-Femmes Coordinatrices, Oct 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolución de la situación epidemiológica de la toxoplasmosis en embarazadas en Lyon, Francia, 2017 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Roy-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,181 +5993,181 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Jornada Nacional de Toxoplasmosis congénita en España, presente y futuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Salud Carlos III, Nov 2025, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place les téléconsultations par les sages-femmes pendant la crise sanitaire du COVID-19 : étude par méthode mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Maïeutique : enjeux professionnels et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UVSQ; Ined; IRD, Feb 2024, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux comme vecteurs de soutien social en postpartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Leavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6184,73 +6196,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Automne 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRSSGO, Nov 2024, Morges, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport et préconisations sur les téléconsultations par les sages-femmes : étude Delphi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6266,543 +6278,543 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sages-Femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche maïeutique en Suisse et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes Journées Nationales de la Société Française de Médecine Périnatale (SFMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Périnatale (SFMP), Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration de l'oxytocine pendant le travail spontané - Recommandation pour la Pratique Clinique 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'ASINCOPROB Haute-Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASINCOPROB Haute-Corse, Mar 2023, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien Post-Natal Précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée 2023 du Conseil Départemental de l’Ordre des Sages-Femmes du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Départemental de l’Ordre des Sages-Femmes du Rhône, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation, caractérisation et définition des violences gynécologiques et obstétricales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les violences gynécologiques et obstétricales : (in)former pour prévenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège Royal des Gynécologues Obstétriciens de Langue Française de Belgique, Dec 2023, Burxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen pelvien en gynécologie et obstétrique : recommandations pour la pratique clinique du CNGOF</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entretien Post-Natal Précoce, Les préconisations du CNSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale Sages-Femmes Amiens 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France; ORÉHANE, Sep 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée 2023 du Réseau Périnatal de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Périnatal de Bourgogne, Mar 2023, Beaune (Côte d'or, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205200v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien Post-Natal Précoce, Les préconisations du CNSF</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Examen pelvien en gynécologie et obstétrique : recommandations pour la pratique clinique du CNGOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée 2023 du Réseau Périnatal de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Périnatal de Bourgogne, Mar 2023, Beaune (Côte d'or, France), France</w:t>
+              <w:t xml:space="preserve">Journée Régionale Sages-Femmes Amiens 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France; ORÉHANE, Sep 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022015v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital peer support tool to prevent postnatal depression : a forthcoming RCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Leavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6831,73 +6843,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'automne 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRSSGO - Groupement Romand de la Société Suisse de gynécologie et obstétrique, Nov 2023, Morges, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification des retours à domicile après la naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6906,508 +6918,508 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Brisacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Courouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pari(s) Santé Femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège national des gynécologues et obstétriciens français, Jan 2023, Lille, France. pp.79, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gofs.2022.11.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour la pratique clinique du CNGOF - Examen pelvien en gynécologie et obstétrique</w:t>
+                <w:t xml:space="preserve">Planification des retours à domicile après la naissance : évaluation clinique et économique du suivi d’un million de dyades mère–enfant pendant un an</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sages-Femmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Régionale Sages-Femmes Amiens 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France; ORÉHANE, Sep 2023, Amiens, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2022.11.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043043v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des retours à domicile après la naissance : évaluation clinique et économique du suivi d’un million de dyades mère–enfant pendant un an</w:t>
+                <w:t xml:space="preserve">Recommandations pour la pratique clinique du CNGOF - Examen pelvien en gynécologie et obstétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale Sages-Femmes Amiens 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Sages-Femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy-les-Moulineaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205146v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midiwives’ approaches to management of expulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV FIGO World Congress of Gynecology and Obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIGO - International Federation of Gynecology and Obstetrics, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clés pour une expérience positive de l’accouchement</w:t>
+                <w:t xml:space="preserve">Recommandations pour la pratique clinique Examen pelvien en gynécologie et obstétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Obstétrique de Beaulieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clinique Générale Beaulieu, May 2023, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Pari(s) Santé Femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège national des gynécologues et obstétriciens français, Jan 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096689v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour la pratique clinique Examen pelvien en gynécologie et obstétrique</w:t>
+                <w:t xml:space="preserve">Clés pour une expérience positive de l’accouchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pari(s) Santé Femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège national des gynécologues et obstétriciens français, Jan 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Obstétrique de Beaulieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clinique Générale Beaulieu, May 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938519v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu des restrictions COVID en postpartum, premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7436,73 +7448,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accoucher en temps de pandémie de covid-19. 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d’information collaboratif femmes-ville-hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7561,100 +7573,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Sages-Femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination des soins par les sages-femmes pendant la pandémie de COVID-19 : une enquête descriptive nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7682,885 +7694,885 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Sages-Femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien Ville-Hôpital : impact sur les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hommey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R C Rudigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journée Inter-Réseaux de Périnatalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche physiologique, quelle(s) définition(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche physiologique de la grossesse au CHU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements inappropriés des soignants en salle de naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de périnatologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville-Hôpital : travailler ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la sage-femme libérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des soins en salle de naissance et perspectives des mères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midis Ra&amp;D Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vécu autour de l'accouchement E.V.A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Médecine périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir les hémorragies du post-partum et améliorer leur prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29è Salon de Gynécologie Obstétrique Pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accouchement normal : accompagnement de la physiologie et interventions médicales</w:t>
+                <w:t xml:space="preserve">Severe postpartum hemorrhage after vaginal delivery: could the rate be reduced?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Médecine périnatale du réseau Aurore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th European Congress of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507708v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe postpartum haemorrhage after vaginal delivery: could the rate be reduced?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Congress of the European Board &amp; College Of Obstetrics And Gynaecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe postpartum hemorrhage after vaginal delivery: could the rate be reduced?</w:t>
+                <w:t xml:space="preserve">Accouchement normal : accompagnement de la physiologie et interventions médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Congress of Obstetrics and Gynaecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de Médecine périnatale du réseau Aurore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795655v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition du travail spontané et administration d'oxytocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deneux-Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8579,306 +8591,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les entretiens des sages-femmes (Bichat)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des modalités d'administration de l'oxytocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Coulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Champardennaise du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition du travail spontané et administration d'oxytocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chantery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Champardennaise du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indications de l'oxytocine au cours du premier et du deuxième stade du travail spontané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8894,120 +8906,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées du CNSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dystocie des épaules : recommandations pour la partique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de médecine périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9017,51 +9029,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disrespect during childbirth and postpartum mental health: a French cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Leavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9120,842 +9132,842 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche PGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital peer support tool to prevent postnatal depression : a forthcoming RCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Leavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonali Quantius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche PGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La préparation à la naissance est-elle toujours adaptée aux besoins des femmes d'aujourd'hui ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Birth plans : Developing a decision aid tool following a Delphi consensus process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baud David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Dupont</w:t>
+                <w:t xml:space="preserve">Morgane Goetz-fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Huissoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horsch Antje</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît de La Fournière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21è Journées du Collège des Sages-Femmes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Issy-Les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Pari(s) Santé Femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509061v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth plans : Developing a decision aid tool following a Delphi consensus process</w:t>
+                <w:t xml:space="preserve">La préparation à la naissance est-elle toujours adaptée aux besoins des femmes d'aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Goetz-fu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gaucherand</w:t>
+                <w:t xml:space="preserve">Avignon Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de La Fournière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baud David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horsch Antje</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pari(s) Santé Femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">21è Journées du Collège des Sages-Femmes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Issy-Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947975v1</w:t>
+                <w:t xml:space="preserve">hal-04509061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abusive, inappropriate, and inconsiderate behaviour in obstetric care in France. A cohort study in 25 French maternity units.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene-Charles Rudigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Journée Scientifique de l’EDISS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of oxytocin after spontaneous onset of labor in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deneux-Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A Chantry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Confederation of Midwives (ICM) trienal congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toronto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPERO : Programme de Recherche sur l’Optimisation du Suivi des Patientes à Risque en Obstétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renè-Charles Rudigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Dubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues de morbi-mortalité en obstétrique ont-elles un impact sur la qualité des soins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9974,51 +9986,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35es Journées du CNGOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10028,51 +10040,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien postnatal précoce - Préconisations pour la pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bleuzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10124,51 +10136,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Collège National des Sages-Femmes de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10178,100 +10190,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des soins en salle de naissance et perspectives des mères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lyon, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020LYSE1182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03017669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10281,105 +10293,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et expérience des soins du prénatal au postpartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gynécologie et obstétrique. Université Lyon 1 - Claude Bernard, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03931601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10447,51 +10459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="837D0357"/>
+    <w:nsid w:val="714A3981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10678,51 +10690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gaucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9428-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hesge.ch/heds/laboratoire-genmir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reshapelab.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/138022577" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/1F1I5r-1ppeEyk/bibliography/public/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=k3peaw4AAAAJ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/AAC-2375-2020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05451977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brisacier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Akkari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haushalter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wombi.2026.102160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05077273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Atallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;ritier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Aroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Di Vincenzo-Sormani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-08599-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Sauvegrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alice Chantry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2025.104424" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goetz-Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huissoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de la Fourniere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07355-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04853395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Tharwat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Abiola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bleuzen-Her" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2024.12.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04755337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chamly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-024-06854-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04580584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baumann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62164-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04448298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl &#201;mence Schantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2024.103935" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04580585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Constant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deplace" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Multon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04764492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ch&#233;rion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2024.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mahrez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0821" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mrozik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lemaitre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11030364" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deffieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gantois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brillac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04193653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bleuzen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benjilany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kheniche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baunot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2023.06.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Philip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraissenon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102602" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Chantry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2022.103520" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubel-Jam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2023.103600" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04252842v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legardeur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-023-06049-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04267700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Pizzoferrato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Ray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2023.10.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leavy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Huissoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desplanches" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sormani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-023-05551-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier Ngueuteu Fouaka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Seixas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0923" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Horsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14508-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04090814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Romby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0223" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-022-04772-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Mahrez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057292" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Razurel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101855" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Ecochard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;&#8208;charles Rudigoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12542" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04178423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2021-0123" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171236v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102918" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2020-0104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mitouard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaucherand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2019.12.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc-Petitjean" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Salom&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102663" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487489v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2019.07.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178425v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.04.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dionisi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carayol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barasinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beranger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2016.12.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2016.10.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2016.11.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2017.06.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMBDS0JL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bagou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balsan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2015.04.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.03.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293800v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05307379v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05375943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy-Cordero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04409695v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04793206v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04525407v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04243853v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04114136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04319167v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04205200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04022015v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04291591v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03953578v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Courouve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.11.084" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04205146v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04235706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Matteo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04096689v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03938519v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721659v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642114v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636562v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868908v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hommey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Rudigoz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cortet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huissoud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795079v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883030v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623539v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382555v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507388v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507376v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795655v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507522v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riethmuller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tessier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coulm" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leloux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507491v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chantery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507528v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975896v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177962v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Quantius" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avignon Val&#233;rie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baud David" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horsch Antje" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03947975v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goetz-fu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de La Fourni&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507396v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01564458v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Chantry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166092v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#232;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Dubernard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166122v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dupont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fassier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719354v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03017669v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE1182" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03931601v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gaucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9428-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hesge.ch/heds/laboratoire-genmir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reshapelab.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/138022577" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/1F1I5r-1ppeEyk/bibliography/public/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=k3peaw4AAAAJ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/AAC-2375-2020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05451977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brisacier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Akkari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haushalter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wombi.2026.102160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05077273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Atallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;ritier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Aroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Di Vincenzo-Sormani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-08599-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Sauvegrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alice Chantry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2025.104424" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goetz-Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huissoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de la Fourniere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07355-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04853395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Tharwat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Abiola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bleuzen-Her" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2024.12.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04755337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chamly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-024-06854-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04580584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baumann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62164-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04580585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Constant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deplace" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Multon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085621" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04448298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl &#201;mence Schantz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2024.103935" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04764492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ch&#233;rion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2024.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mahrez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0821" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mrozik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lemaitre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11030364" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deffieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gantois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brillac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04193653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bleuzen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benjilany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kheniche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baunot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2023.06.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Philip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraissenon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102602" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Chantry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2022.103520" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04252842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legardeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-023-06049-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubel-Jam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2023.103600" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04267700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Pizzoferrato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Ray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2023.10.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leavy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Huissoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desplanches" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sormani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-023-05551-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier Ngueuteu Fouaka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Seixas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0923" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Horsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14508-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04090814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Romby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0223" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-022-04772-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Mahrez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057292" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Razurel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101855" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Ecochard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;&#8208;charles Rudigoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12542" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04178423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2021-0123" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171236v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102918" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2020-0104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mitouard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaucherand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2019.12.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc-Petitjean" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Salom&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102663" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487489v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2019.07.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178425v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.04.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dionisi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carayol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barasinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beranger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2016.11.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2016.12.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498HDT37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2016.10.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2017.06.026" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMBDS0JL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bagou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balsan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2015.04.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.03.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293800v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05307379v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05375943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy-Cordero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04409695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gauthier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04793206v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04525407v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04243853v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04114136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04319167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04022015v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04205200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04291591v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03953578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Courouve" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.11.084" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04205146v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043043v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04235706v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Matteo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03938519v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04096689v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721659v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642114v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868908v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hommey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Rudigoz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cortet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huissoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795079v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883030v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382555v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507376v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507370v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riethmuller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507495v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tessier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coulm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leloux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507491v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chantery" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Quantius" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03947975v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goetz-fu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de La Fourni&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509061v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avignon Val&#233;rie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baud David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horsch Antje" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507396v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01564458v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Chantry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166092v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#232;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Dubernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166122v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dupont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fassier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03017669v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE1182" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03931601v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>