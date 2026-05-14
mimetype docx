--- v1 (2026-04-16)
+++ v2 (2026-05-14)
@@ -100,173 +100,194 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9428-5446</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">k3peaw4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laurent Gaucher est un sage-femme et chercheur engagé dans l'amélioration des soins périnatals et la promotion de la santé mentale maternelle. Titulaire d’un doctorat et d’une Habilitation à Diriger des Recherches, il est Professeur des Universités à la Faculté de Médecine et de Maïeutique Lyon Sud - Charles Mérieux et à la Haute École de Santé de Genève. Il continue d’exercer en salle de naissance à l’Hôpital Femme Mère Enfant (Hospices Civils de Lyon).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Il coordonne le laboratoire GENMIR (GENeva MIdwifery Research unit, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hesge.ch/heds/laboratoire-genmir</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), dédié à l’avancement des connaissances dans les sciences sages-femmes, et est rattaché à l’Inserm U1290 RESHAPE (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.reshapelab.fr/fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Laurent Gaucher est responsable de plusieurs enseignements en santé publique et supervise des thèses de doctorat alignées sur ses axes de recherche : bien-être physique, mental et sexuel en postpartum et pratiques de soins (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.theses.fr/138022577</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Administrateur du Collège National des Sages-Femmes de France, il a contribué à l’élaboration de lignes directrices cliniques, mené des essais contrôlés randomisés et coordonné des projets de recherche financés. Ses travaux visent à renforcer la reconnaissance de la maïeutique (i.e. l’art et les sciences sages-femmes) comme une discipline scientifique à part entière.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Axe de recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bien-être physique, mental et sexuel en postpartum associé aux pratiques et expériences de soins</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pubmed</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ORCiD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Scholar ID: k3peaw4AAAAJ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewing</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">WebOfScience</w:t>
@@ -289,943 +310,943 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic home visit planning prior to hospital discharge: a propensity-score matched comparative cohort study of over one million mother-infant dyads with one-year follow-up</w:t>
+                <w:t xml:space="preserve">Mode of delivery for confirmed macrosomia: a real-life multicentric observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Alexia Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rousseau</w:t>
+                <w:t xml:space="preserve">David Desseauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Brisacier</w:t>
+                <w:t xml:space="preserve">Michel Boulvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadia Akkari</w:t>
+                <w:t xml:space="preserve">Anthony Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Haushalter</w:t>
+                <w:t xml:space="preserve">Mona Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women and Birth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 39 (1), pp.102160. </w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wombi.2026.102160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12884-026-09090-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451977v1</w:t>
+                <w:t xml:space="preserve">hal-05613797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological changes in Toxoplasma infection: a 7-year longitudinal study in pregnant women in Lyon, France, 2017–2023</w:t>
+                <w:t xml:space="preserve">Systematic home visit planning prior to hospital discharge: a propensity-score matched comparative cohort study of over one million mother-infant dyads with one-year follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Roy</w:t>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Dupont</w:t>
+                <w:t xml:space="preserve">Anne-Claire Brisacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Menotti</w:t>
+                <w:t xml:space="preserve">Hadia Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Atallah</w:t>
+                <w:t xml:space="preserve">Eric Haushalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.31. </w:t>
+              <w:t xml:space="preserve">Women and Birth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39 (1), pp.102160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2025023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wombi.2026.102160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077273v1</w:t>
+                <w:t xml:space="preserve">hal-05451977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labour induction and adverse perinatal outcomes: a retrospective cohort study</w:t>
+                <w:t xml:space="preserve">Epidemiological changes in Toxoplasma infection: a 7-year longitudinal study in pregnant women in Lyon, France, 2017–2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Héritier</w:t>
+                <w:t xml:space="preserve">Alvaro Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massinissa Aroun</w:t>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Quantin</w:t>
+                <w:t xml:space="preserve">Damien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Di Vincenzo-Sormani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+                <w:t xml:space="preserve">Jean Menotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12884-025-08599-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2025023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429960v1</w:t>
+                <w:t xml:space="preserve">hal-05077273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation of the questionnaire proposed by National College of French Midwives to measure and characterise violence in perinatal care: Insights from women and representatives</w:t>
+                <w:t xml:space="preserve">Labour induction and adverse perinatal outcomes: a retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille Sauvegrain</w:t>
+                <w:t xml:space="preserve">Mathilde Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Schantz</w:t>
+                <w:t xml:space="preserve">Massinissa Aroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia El Kotni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Catherine Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Di Vincenzo-Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwifery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147, pp.104424. </w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.midw.2025.104424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12884-025-08599-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142787v1</w:t>
+                <w:t xml:space="preserve">hal-05429960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth plans: Developing a shared medical decision aid tool</w:t>
+                <w:t xml:space="preserve">Consolidation of the questionnaire proposed by National College of French Midwives to measure and characterise violence in perinatal care: Insights from women and representatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Goetz-Fu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Priscille Sauvegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia El Kotni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dupont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Alice Chantry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.306. </w:t>
+              <w:t xml:space="preserve">Midwifery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.104424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12884-025-07355-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.midw.2025.104424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029620v1</w:t>
+                <w:t xml:space="preserve">hal-05142787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A response to “Substandard and disrespectful care during labour: Because words matter”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Birth plans: Developing a shared medical decision aid tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goetz-Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahlia Tharwat</w:t>
+                <w:t xml:space="preserve">C. Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Abiola</w:t>
+                <w:t xml:space="preserve">B. de la Fourniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Bleuzen-Her</w:t>
+                <w:t xml:space="preserve">C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 305, pp.421-422. </w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2024.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12884-025-07355-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853395v1</w:t>
+                <w:t xml:space="preserve">hal-05029620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothers’ and caregivers’ experiences of COVID-19 restrictions during postpartum hospitalisation: a cross-sectional survey in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chamly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1259,51 +1280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of adopting a collaborative information system for independent healthcare workers in France: a comprehensive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Puill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,914 +1408,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining practices suitable for care via teleconsultation in gynaecological and obstetrical care: a French Delphi survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Baumann</w:t>
+                <w:t xml:space="preserve">A response to “Substandard and disrespectful care during labour: Because words matter”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Constant</w:t>
+                <w:t xml:space="preserve">Isabelle Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Deplace</w:t>
+                <w:t xml:space="preserve">Dahlia Tharwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Multon</w:t>
+                <w:t xml:space="preserve">Lucile Abiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Bleuzen-Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085621⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 305, pp.421-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2024.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580585v1</w:t>
+                <w:t xml:space="preserve">hal-04853395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midwifery research in France: current dynamics and perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Defining practices suitable for care via teleconsultation in gynaecological and obstetrical care: a French Delphi survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Dupont</w:t>
+                <w:t xml:space="preserve">Jennifer Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwifery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.midw.2024.103935⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (5), pp.e085621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448298v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude transversale de l’association entre le vécu de l’accouchement et l’analgésie péridurale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Martin</w:t>
+                <w:t xml:space="preserve">Midwifery research in France: current dynamics and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Sauvegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl Émence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sagf.2024.09.012⟩</w:t>
+              <w:t xml:space="preserve">Midwifery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, pp.103935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.midw.2024.103935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764492v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences of teleconsultation by French liberal midwives during the COVID-19 crisis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Étude transversale de l’association entre le vécu de l’accouchement et l’analgésie péridurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.226.0821⟩</w:t>
+              <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sagf.2024.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177966v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Midwives’ Practises on Herpetic Infections during Pregnancy: A French Vignette-Based Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Sellier</w:t>
+                <w:t xml:space="preserve">Experiences of teleconsultation by French liberal midwives during the COVID-19 crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Lemaitre</w:t>
+                <w:t xml:space="preserve">Inès Mahrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare11030364⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 34 (6), pp.821-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.226.0821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068563v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen pelvien en gynécologie et obstétrique : recommandations pour la pratique clinique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Midwives’ Practises on Herpetic Infections during Pregnancy: A French Vignette-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
+                <w:t xml:space="preserve">Adrian Mrozik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gantois</w:t>
+                <w:t xml:space="preserve">Yann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brillac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déborah Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2023.04.001⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare11030364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117181v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien postnatal précoce : préconisations pour la pratique clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examen pelvien en gynécologie et obstétrique : recommandations pour la pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Bleuzen</w:t>
+                <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Benjilany</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Kheniche</w:t>
+                <w:t xml:space="preserve">Thierry Brillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Baunot</w:t>
+                <w:t xml:space="preserve">Julia Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (6), pp.297-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sagf.2023.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2023.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193653v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical management of a loss of pregnancy in the first trimester: Patient experience and influencing factors, a prospective observational study</w:t>
               </w:r>
@@ -2408,3285 +2429,3431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avenues for measuring and characterising violence in perinatal care to improve its prevention: A position paper with a proposal by the National College of French Midwives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entretien postnatal précoce : préconisations pour la pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne A. Chantry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eléonore Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benjilany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kheniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwifery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.midw.2022.103520⟩</w:t>
+              <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sagf.2023.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088290v1</w:t>
+                <w:t xml:space="preserve">hal-04193653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do mothers think about their antenatal classes? A mixed-method study in Switzerland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Avenues for measuring and characterising violence in perinatal care to improve its prevention: A position paper with a proposal by the National College of French Midwives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Sauvegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Chantry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12884-023-06049-8⟩</w:t>
+              <w:t xml:space="preserve">Midwifery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.midw.2022.103520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252842v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier measures implemented in French maternity hospitals during the COVID-19 pandemic: A cross-sectional survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubel-Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midwifery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 118, pp.103600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.midw.2023.103600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelvic exam in Gynecology and Obstetrics: French Guidelines for Clinical Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Pizzoferrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 291, pp.131-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2023.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrespect during childbirth and postpartum mental health: a French cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do mothers think about their antenatal classes? A mixed-method study in Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cortet</w:t>
+                <w:t xml:space="preserve">Valérie Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Huissoud</w:t>
+                <w:t xml:space="preserve">David Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Desplanches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Sormani</w:t>
+                <w:t xml:space="preserve">Hélène Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12884-023-05551-3⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12884-023-06049-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177965v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins primaires et COVID-19 en France : apports d’un réseau de recherche associant praticiens et chercheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disrespect during childbirth and postpartum mental health: a French cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Leavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gautier Ngueuteu Fouaka</w:t>
+                <w:t xml:space="preserve">Marion Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Ray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Rousseau</w:t>
+                <w:t xml:space="preserve">Cyril Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Seixas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Baumann</w:t>
+                <w:t xml:space="preserve">Thomas Desplanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.216.0923⟩</w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12884-023-05551-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788365v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childbirth experience, risk of PTSD and obstetric and neonatal outcomes according to antenatal classes attendance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Consultation de gynécologie à destination des personnes lesbiennes ou trans : retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Puill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Romby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antje Horsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-14508-z⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 34 (Hors-Série), pp.S1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs2.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177971v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consultation de gynécologie à destination des personnes lesbiennes ou trans : retour d'expérience</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Childbirth experience, risk of PTSD and obstetric and neonatal outcomes according to antenatal classes attendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Horsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.hs2.0223⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.10717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-14508-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090814v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of care coordination by midwives during the COVID-19 pandemic: a national descriptive survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soins primaires et COVID-19 en France : apports d’un réseau de recherche associant praticiens et chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gautier Ngueuteu Fouaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gautier</w:t>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Seixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (6), pp.923-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.216.0923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12884-022-04772-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03694183v1</w:t>
+                <w:t xml:space="preserve">hal-03788365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How midwives implemented teleconsultations during the COVID-19 health crisis: a mixed-methods study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The challenge of care coordination by midwives during the COVID-19 pandemic: a national descriptive survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Baumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057292⟩</w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12884-022-04772-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642588v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03694183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy, Mental Well-Being and Lockdown: A Nationwide Online Survey in France</w:t>
+                <w:t xml:space="preserve">How midwives implemented teleconsultations during the COVID-19 health crisis: a mixed-methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Mahrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare10101855⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.e057292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876435v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s dissatisfaction with inappropriate behavior by health care workers during childbirth care in France: A survey study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pregnancy, Mental Well-Being and Lockdown: A Nationwide Online Survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René‐charles Rudigoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Cortet</w:t>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Razurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birth: Issues in Perinatal Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/birt.12542⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10101855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177976v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vécu de la prise en charge en salle de naissance : une étude qualitative comparative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Women’s dissatisfaction with inappropriate behavior by health care workers during childbirth care in France: A survey study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cortet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gonnaud</w:t>
+                <w:t xml:space="preserve">Rene Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ecochard</w:t>
+                <w:t xml:space="preserve">René‐charles Rudigoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Périnatalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), pp.142-149. </w:t>
+              <w:t xml:space="preserve">Birth: Issues in Perinatal Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (3), pp.328-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rmp-2021-0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/birt.12542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178423v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of independent midwives to the COVID-19 pandemic: A national descriptive survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Le vécu de la prise en charge en salle de naissance : une étude qualitative comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Saint-Lary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gautier</w:t>
+                <w:t xml:space="preserve">M. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwifery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.midw.2020.102918⟩</w:t>
+              <w:t xml:space="preserve">Périnatalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rmp-2021-0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171236v1</w:t>
+                <w:t xml:space="preserve">hal-04178423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements inappropriés des soignants en salle de naissance : une étude qualitative comparative — résultats préliminaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Adaptation of independent midwives to the COVID-19 pandemic: A national descriptive survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Périnatalité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rmp-2020-0104⟩</w:t>
+              <w:t xml:space="preserve">Midwifery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.midw.2020.102918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178424v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-delivery intervals: Impact of a colour code protocol for emergency caesareans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dissatisfaction of women with induction of labour according to parity: Results of a population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blanc-Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René-Charles Rudigoz</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Midwifery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.102663 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.midw.2020.102663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2019.12.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03489768v1</w:t>
+                <w:t xml:space="preserve">hal-03489754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissatisfaction of women with induction of labour according to parity: Results of a population-based cohort study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Decision-delivery intervals: Impact of a colour code protocol for emergency caesareans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mitouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Salomé</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Huissoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Charles Rudigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwifery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 246, pp.29 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2019.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.midw.2020.102663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03489754v1</w:t>
+                <w:t xml:space="preserve">hal-03489768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-clinical interventions to prevent postpartum haemorrhage and improve its management: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comportements inappropriés des soignants en salle de naissance : une étude qualitative comparative — résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huissoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Périnatalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.201-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rmp-2020-0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2019.07.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03487489v1</w:t>
+                <w:t xml:space="preserve">hal-04178424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin administration during spontaneous labor: Guidelines for clinical practice. Chapter 2: Indications of oxytocin according the first and second stages of spontaneous labor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Non-clinical interventions to prevent postpartum haemorrhage and improve its management: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deneux-Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 240, pp.300 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2019.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178425v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux académiques et managériaux d'une refonte du programme pédagogique d'initiation à la recherche pour les manipulateurs d'électroradiologie médicale (MERM)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recommandations pour l’administration d’oxytocine au cours du travail spontané. Texte court des recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (1), pp.56 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2016.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177986v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour l'administration d'oxytocine au cours du travail spontané. Texte court des recommandations [Oxytocin administration during spontaneous labour: Guidelines for clinical practice. Guidelines short text]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Recommandations pour l’administration d’oxytocine au cours du travail spontané. Chapitre 2 : indications de l’oxytocine au cours du premier et du deuxième stade du travail spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Ray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.111--118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sagf.2016.11.006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sagf.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467543v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour l’administration d’oxytocine au cours du travail spontané. Texte court des recommandations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Recommandations pour l'administration d'oxytocine au cours du travail spontané. Texte court des recommandations [Oxytocin administration during spontaneous labour: Guidelines for clinical practice. Guidelines short text]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2016.12.017⟩</w:t>
+              <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.111--118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sagf.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01653280v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour l’administration d’oxytocine au cours du travail spontané. Chapitre 2 : indications de l’oxytocine au cours du premier et du deuxième stade du travail spontané</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Enjeux académiques et managériaux d'une refonte du programme pédagogique d'initiation à la recherche pour les manipulateurs d'électroradiologie médicale (MERM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dionisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Le Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 268, pp.22-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178426v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted intervention to improve obstetric practices: The OPERA cluster-randomized controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxytocin administration during spontaneous labor: Guidelines for clinical practice. Chapter 2: Indications of oxytocin according the first and second stages of spontaneous labor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.479-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2017.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2017.06.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01796950v1</w:t>
+                <w:t xml:space="preserve">hal-04178425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accouchement inopiné extrahospitalier : prise en charge et facteur de risque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Billon</w:t>
+                <w:t xml:space="preserve">Multifaceted intervention to improve obstetric practices: The OPERA cluster-randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bagou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Comte</w:t>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balsan</w:t>
+                <w:t xml:space="preserve">Bernard Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (3), pp.285-290. </w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215, pp.206 - 212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2015.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178429v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact des revues de morbi-mortalité en obstétrique : revue de la littérature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accouchement inopiné extrahospitalier : prise en charge et facteur de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fassier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">M. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Colin</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.285-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2015.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l’impact des revues de morbi-mortalité en obstétrique : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (3), pp.255-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgyn.2012.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5696,3330 +5863,3330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OXYTOCIN ADMINISTRATION DURING SPONTANEOUS LABOUR AND POSTPARTUM BLOOD LOSS: A FRENCH MULTICENTRE COHORT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">L’IA en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress on Intrapartum Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">41èmes Journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Sages-Femmes Coordinatrices, Oct 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293800v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA en pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OXYTOCIN ADMINISTRATION DURING SPONTANEOUS LABOUR AND POSTPARTUM BLOOD LOSS: A FRENCH MULTICENTRE COHORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grampayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Nationale des Sages-Femmes Coordinatrices, Oct 2025, Le Havre, France</w:t>
+              <w:t xml:space="preserve">7th European Congress on Intrapartum Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307379v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolución de la situación epidemiológica de la toxoplasmosis en embarazadas en Lyon, Francia, 2017 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Roy-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Menotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Jornada Nacional de Toxoplasmosis congénita en España, presente y futuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Salud Carlos III, Nov 2025, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place les téléconsultations par les sages-femmes pendant la crise sanitaire du COVID-19 : étude par méthode mixte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les réseaux sociaux comme vecteurs de soutien social en postpartum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Leavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Rousseau</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Maïeutique : enjeux professionnels et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UVSQ; Ined; IRD, Feb 2024, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Journées d'Automne 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRSSGO, Nov 2024, Morges, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409695v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux sociaux comme vecteurs de soutien social en postpartum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Leavy</w:t>
+                <w:t xml:space="preserve">Mise en place les téléconsultations par les sages-femmes pendant la crise sanitaire du COVID-19 : étude par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Swann Pichon</w:t>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Automne 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRSSGO, Nov 2024, Morges, Suisse</w:t>
+              <w:t xml:space="preserve">La Maïeutique : enjeux professionnels et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UVSQ; Ined; IRD, Feb 2024, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793206v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport et préconisations sur les téléconsultations par les sages-femmes : étude Delphi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sages-Femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche maïeutique en Suisse et en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A digital peer support tool to prevent postnatal depression : a forthcoming RCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Leavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées Nationales de la Société Française de Médecine Périnatale (SFMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Médecine Périnatale (SFMP), Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'automne 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRSSGO - Groupement Romand de la Société Suisse de gynécologie et obstétrique, Nov 2023, Morges, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243853v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration de l'oxytocine pendant le travail spontané - Recommandation pour la Pratique Clinique 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Examen pelvien en gynécologie et obstétrique : recommandations pour la pratique clinique du CNGOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'ASINCOPROB Haute-Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASINCOPROB Haute-Corse, Mar 2023, Bastia, France</w:t>
+              <w:t xml:space="preserve">Journée Régionale Sages-Femmes Amiens 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France; ORÉHANE, Sep 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043136v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien Post-Natal Précoce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Évaluation, caractérisation et définition des violences gynécologiques et obstétricales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée 2023 du Conseil Départemental de l’Ordre des Sages-Femmes du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Départemental de l’Ordre des Sages-Femmes du Rhône, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les violences gynécologiques et obstétricales : (in)former pour prévenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège Royal des Gynécologues Obstétriciens de Langue Française de Belgique, Dec 2023, Burxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114136v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation, caractérisation et définition des violences gynécologiques et obstétricales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Entretien Post-Natal Précoce, Les préconisations du CNSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les violences gynécologiques et obstétricales : (in)former pour prévenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège Royal des Gynécologues Obstétriciens de Langue Française de Belgique, Dec 2023, Burxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journée 2023 du Réseau Périnatal de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Périnatal de Bourgogne, Mar 2023, Beaune (Côte d'or, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319167v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien Post-Natal Précoce, Les préconisations du CNSF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planification des retours à domicile après la naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Brisacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Courouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée 2023 du Réseau Périnatal de Bourgogne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pari(s) Santé Femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège national des gynécologues et obstétriciens français, Jan 2023, Lille, France. pp.79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2022.11.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022015v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen pelvien en gynécologie et obstétrique : recommandations pour la pratique clinique du CNGOF</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entretien Post-Natal Précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale Sages-Femmes Amiens 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France; ORÉHANE, Sep 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée 2023 du Conseil Départemental de l’Ordre des Sages-Femmes du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Départemental de l’Ordre des Sages-Femmes du Rhône, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205200v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital peer support tool to prevent postnatal depression : a forthcoming RCT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">La recherche maïeutique en Suisse et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swann Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'automne 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRSSGO - Groupement Romand de la Société Suisse de gynécologie et obstétrique, Nov 2023, Morges, Switzerland</w:t>
+              <w:t xml:space="preserve">52èmes Journées Nationales de la Société Française de Médecine Périnatale (SFMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Médecine Périnatale (SFMP), Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291591v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des retours à domicile après la naissance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Administration de l'oxytocine pendant le travail spontané - Recommandation pour la Pratique Clinique 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pari(s) Santé Femmes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de l'ASINCOPROB Haute-Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASINCOPROB Haute-Corse, Mar 2023, Bastia, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953578v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des retours à domicile après la naissance : évaluation clinique et économique du suivi d’un million de dyades mère–enfant pendant un an</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Recommandations pour la pratique clinique du CNGOF - Examen pelvien en gynécologie et obstétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale Sages-Femmes Amiens 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Sages-Femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy-les-Moulineaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205146v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour la pratique clinique du CNGOF - Examen pelvien en gynécologie et obstétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Planification des retours à domicile après la naissance : évaluation clinique et économique du suivi d’un million de dyades mère–enfant pendant un an</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sages-Femmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Régionale Sages-Femmes Amiens 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France; ORÉHANE, Sep 2023, Amiens, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2022.11.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043043v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midiwives’ approaches to management of expulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV FIGO World Congress of Gynecology and Obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIGO - International Federation of Gynecology and Obstetrics, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour la pratique clinique Examen pelvien en gynécologie et obstétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Clés pour une expérience positive de l’accouchement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pari(s) Santé Femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège national des gynécologues et obstétriciens français, Jan 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Obstétrique de Beaulieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clinique Générale Beaulieu, May 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938519v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clés pour une expérience positive de l’accouchement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Recommandations pour la pratique clinique Examen pelvien en gynécologie et obstétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Obstétrique de Beaulieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clinique Générale Beaulieu, May 2023, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Pari(s) Santé Femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège national des gynécologues et obstétriciens français, Jan 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096689v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu des restrictions COVID en postpartum, premiers résultats.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Louis</w:t>
+                <w:t xml:space="preserve">Coordination des soins par les sages-femmes pendant la pandémie de COVID-19 : une enquête descriptive nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accoucher en temps de pandémie de covid-19. 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Les Journées Sages-Femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721659v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système d’information collaboratif femmes-ville-hôpital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lien Ville-Hôpital : impact sur les pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Cortet</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hommey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R C Rudigoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Sages-Femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">17ème Journée Inter-Réseaux de Périnatalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642114v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination des soins par les sages-femmes pendant la pandémie de COVID-19 : une enquête descriptive nationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu des restrictions COVID en postpartum, premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Sages-Femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Accoucher en temps de pandémie de covid-19. 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636562v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien Ville-Hôpital : impact sur les pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Un système d’information collaboratif femmes-ville-hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C Huissoud</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Puill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Charles Rudigoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journée Inter-Réseaux de Périnatalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les Journées Sages-Femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868908v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche physiologique, quelle(s) définition(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche physiologique de la grossesse au CHU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements inappropriés des soignants en salle de naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de périnatologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville-Hôpital : travailler ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la sage-femme libérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des soins en salle de naissance et perspectives des mères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midis Ra&amp;D Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vécu autour de l'accouchement E.V.A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Médecine périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir les hémorragies du post-partum et améliorer leur prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29è Salon de Gynécologie Obstétrique Pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe postpartum hemorrhage after vaginal delivery: could the rate be reduced?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Congress of Obstetrics and Gynaecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe postpartum haemorrhage after vaginal delivery: could the rate be reduced?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Congress of the European Board &amp; College Of Obstetrics And Gynaecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accouchement normal : accompagnement de la physiologie et interventions médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Médecine périnatale du réseau Aurore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition du travail spontané et administration d'oxytocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deneux-Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les entretiens des sages-femmes (Bichat)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des modalités d'administration de l'oxytocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Coulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Champardennaise du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition du travail spontané et administration d'oxytocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chantery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Champardennaise du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indications de l'oxytocine au cours du premier et du deuxième stade du travail spontané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées du CNSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dystocie des épaules : recommandations pour la partique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de médecine périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9029,1008 +9196,1008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disrespect during childbirth and postpartum mental health: a French cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Leavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desplanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche PGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital peer support tool to prevent postnatal depression : a forthcoming RCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Leavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonali Quantius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche PGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birth plans : Developing a decision aid tool following a Delphi consensus process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Goetz-fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de La Fournière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pari(s) Santé Femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préparation à la naissance est-elle toujours adaptée aux besoins des femmes d'aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avignon Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baud David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horsch Antje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21è Journées du Collège des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Issy-Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abusive, inappropriate, and inconsiderate behaviour in obstetric care in France. A cohort study in 25 French maternity units.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene-Charles Rudigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Journée Scientifique de l’EDISS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of oxytocin after spontaneous onset of labor in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deneux-Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A Chantry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Confederation of Midwives (ICM) trienal congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toronto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPERO : Programme de Recherche sur l’Optimisation du Suivi des Patientes à Risque en Obstétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renè-Charles Rudigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Dubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues de morbi-mortalité en obstétrique ont-elles un impact sur la qualité des soins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deneux-Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35es Journées du CNGOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10040,147 +10207,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien postnatal précoce - Préconisations pour la pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bleuzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benjilany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Benjilany</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kheniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Collège National des Sages-Femmes de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10190,100 +10357,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des soins en salle de naissance et perspectives des mères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lyon, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LYSE1182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03017669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10293,105 +10460,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et expérience des soins du prénatal au postpartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gynécologie et obstétrique. Université Lyon 1 - Claude Bernard, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03931601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10459,51 +10626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="714A3981"/>
+    <w:nsid w:val="D5A5631A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10690,51 +10857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gaucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9428-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hesge.ch/heds/laboratoire-genmir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reshapelab.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/138022577" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/1F1I5r-1ppeEyk/bibliography/public/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=k3peaw4AAAAJ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/AAC-2375-2020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05451977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brisacier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Akkari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haushalter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wombi.2026.102160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05077273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Atallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;ritier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Aroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Di Vincenzo-Sormani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-08599-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Sauvegrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alice Chantry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2025.104424" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goetz-Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huissoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de la Fourniere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07355-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04853395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Tharwat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Abiola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bleuzen-Her" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2024.12.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04755337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chamly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-024-06854-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04580584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baumann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62164-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04580585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Constant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deplace" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Multon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085621" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04448298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl &#201;mence Schantz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2024.103935" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04764492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ch&#233;rion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2024.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mahrez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0821" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mrozik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lemaitre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11030364" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deffieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gantois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brillac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04193653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bleuzen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benjilany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kheniche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baunot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2023.06.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Philip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraissenon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102602" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Chantry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2022.103520" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04252842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legardeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-023-06049-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubel-Jam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2023.103600" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04267700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Pizzoferrato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Ray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2023.10.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leavy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Huissoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desplanches" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sormani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-023-05551-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier Ngueuteu Fouaka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Seixas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0923" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Horsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14508-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04090814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Romby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0223" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-022-04772-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Mahrez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057292" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Razurel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101855" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Ecochard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;&#8208;charles Rudigoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12542" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04178423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2021-0123" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171236v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102918" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2020-0104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mitouard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaucherand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2019.12.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc-Petitjean" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Salom&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102663" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487489v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2019.07.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178425v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.04.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dionisi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carayol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barasinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beranger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2016.11.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2016.12.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498HDT37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2016.10.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2017.06.026" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMBDS0JL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bagou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balsan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2015.04.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.03.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293800v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05307379v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05375943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy-Cordero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04409695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gauthier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04793206v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04525407v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04243853v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04114136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04319167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04022015v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04205200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04291591v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03953578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Courouve" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.11.084" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04205146v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043043v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04235706v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Matteo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03938519v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04096689v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721659v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642114v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868908v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hommey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Rudigoz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cortet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huissoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795079v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883030v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382555v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507376v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507370v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riethmuller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507495v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tessier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coulm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leloux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507491v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chantery" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Quantius" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03947975v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goetz-fu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de La Fourni&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509061v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avignon Val&#233;rie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baud David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horsch Antje" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507396v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01564458v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Chantry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166092v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#232;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Dubernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166122v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dupont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fassier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03017669v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE1182" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03931601v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gaucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9428-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=k3peaw4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hesge.ch/heds/laboratoire-genmir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reshapelab.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/138022577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/1F1I5r-1ppeEyk/bibliography/public/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/AAC-2375-2020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mazard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desseauve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulvain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Atallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Massoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-026-09090-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05451977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brisacier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Akkari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haushalter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wombi.2026.102160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05077273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;ritier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Aroun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Di Vincenzo-Sormani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-08599-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Sauvegrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alice Chantry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2025.104424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goetz-Fu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huissoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de la Fourniere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07355-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04755337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chamly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-024-06854-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04580584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baumann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62164-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04853395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Tharwat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Abiola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bleuzen-Her" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2024.12.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04580585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Constant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deplace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Multon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085621" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04448298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl &#201;mence Schantz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2024.103935" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04764492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ch&#233;rion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2024.09.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mahrez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0821" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mrozik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lemaitre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11030364" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117181v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deffieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gantois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brillac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Philip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraissenon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102602" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04193653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bleuzen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benjilany" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kheniche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baunot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2023.06.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Chantry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2022.103520" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubel-Jam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2023.103600" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04267700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Pizzoferrato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Ray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2023.10.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04252842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avignon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legardeur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-023-06049-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leavy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Huissoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desplanches" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sormani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-023-05551-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04090814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Romby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0223" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Horsch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14508-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788365v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier Ngueuteu Fouaka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Seixas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0923" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-022-04772-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Mahrez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057292" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876435v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Razurel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101855" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Ecochard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;&#8208;charles Rudigoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12542" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04178423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2021-0123" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102918" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489754v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc-Petitjean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Salom&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102663" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489768v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mitouard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaucherand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2019.12.027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2020-0104" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487489v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2019.07.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653280v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carayol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barasinski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beranger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2016.12.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498HDT37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2016.10.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467543v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2016.11.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177986v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dionisi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.04.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80R7RD8Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2017.06.026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMBDS0JL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bagou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balsan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2015.04.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.03.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05307379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293800v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05375943v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy-Cordero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04793206v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04409695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04525407v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04291591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04205200v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04319167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04022015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03953578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Courouve" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.11.084" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04114136v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04243853v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043136v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043043v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04205146v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04235706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Matteo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04096689v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03938519v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636562v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868908v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hommey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Rudigoz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cortet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huissoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721659v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883030v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623539v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382555v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507376v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795655v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507370v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riethmuller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507495v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tessier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coulm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leloux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chantery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507528v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177961v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Quantius" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03947975v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goetz-fu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de La Fourni&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509061v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avignon Val&#233;rie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baud David" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horsch Antje" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507396v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01564458v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Chantry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166092v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#232;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Dubernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166122v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dupont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fassier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719354v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03017669v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE1182" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03931601v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>