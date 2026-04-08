--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -280,209 +280,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Macrodynamic Model of War: Addressing Kant's Democratic Peace Proposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B.E. Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bejm-2025-0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extending Cliometrics to Ancient History Using Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kyklos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+              <w:t xml:space="preserve">, 2026, 76 (2), pp.585-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/kykl.70047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449903v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-05410295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economics of Surprise, Drama and Fiction Convention</w:t>
               </w:r>
@@ -531,2586 +531,2577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rethinking Ancient Greek Genres with Semantic Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compounds and Raiders: A Strategic Model of Self-Protection in the End Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 46 (1), pp.e70165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.70165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/risa.70165⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05399294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Accounting for Cultural Spread with an Economic SIR Model</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status, Stakes, and Decision Predictability: A Measurement Approach with Greek Tragedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Quantity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59, pp.5421-5436. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-025-02496-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11135-025-02234-3⟩</w:t>
+                <w:t xml:space="preserve">hal-05355413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaurès’s The New Army (1911): The Organisation of Democratic Institutions as War Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (e23), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S174413742500013X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incentives and the Economics of Freedom: Slave Peculium, Manumission and Paramone in Ancient Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorations in Economic History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.101721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eeh.2025.101721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropy and the Sociology of Uniqueness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality and Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.2563-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-025-02362-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Analysis of Ancient Greek Inscriptions and Literary Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (3), pp.323-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/roe-2025-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...85 lines deleted...]
-                <w:t xml:space="preserve">Entropy and the Sociology of Uniqueness</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for Cultural Spread with an Economic SIR Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Quantity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60, pp.2563-2584. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11135-025-02362-w⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 59, pp.5421-5436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-025-02234-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Humanities and the Notion of Corpus in Ancient History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S174413742500013X⟩</w:t>
+              <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/dscn.18169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Status, Stakes, and Decision Predictability: A Measurement Approach with Greek Tragedy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interjections « hein » et « non » dans l'oral représenté (XVIe - XXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 225 (1), pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.225.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Empirical Analysis of Polytheism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Quantity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11135-025-02496-x⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 59, pp.797-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-024-02024-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Real Options as a Predictor of War: 1920s – 2020s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16995/dscn.18169⟩</w:t>
+              <w:t xml:space="preserve">International Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.142-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infi.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les interjections « hein » et « non » dans l'oral représenté (XVIe - XXe s.)</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epidemiological Modeling of Romanization and Christianization in Ancient Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.225.0043⟩</w:t>
+              <w:t xml:space="preserve">Cliometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.421-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11698-024-00291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformism and Name Dynamics: A Cliometric Study of Ancient Greek Names</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138, pp.102451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2025.102451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...194 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Account of Bullshit Jobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 54, pp.959-990. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11186-025-09658-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11186-025-09658-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05288078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte du locuteur : subjectivation progressive du discours présidentiel de Donald Trump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37, pp.1-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15t53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15t53⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05245567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités numériques, un révélateur de l’écart épistémologique entre l’histoire et l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ypv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ypv⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04813607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strategic Model of Polytheism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rationality and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (4), pp.480-501. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10434631241269525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10434631241269525⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04624416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brief Overview of the Political Economy of Ancient Greek Polis and Demokratia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigaciones de Historia Económica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (1), pp.1-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33231/j.ihe.2023.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33231/j.ihe.2023.05.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04220941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Complexity in Actual Securitization Structures: An Epistemic Pitfall in Corporate Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of fixed income</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (1), pp.88-104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jfi.2023.1.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3905/jfi.2023.1.158⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04329189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fixed-Income Market View of Mortgage REIT Valuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of fixed income</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (4), pp.6-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jfi.2014.23.4.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Parisian Options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance and Stochastics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10 (4), pp.475-506. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00780-006-0015-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informed Opportunistic Trading and Price Optimal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6 (1), pp.31-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219024903001773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market-Implied Losses and Non-Agency Subordinated MBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of fixed income</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (1), pp.49-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jfi.2003.319346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3905/jfi.2003.319346⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jumbo Hybrid ARM Securities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of fixed income</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (4), pp.64-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jfi.2002.319312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedging Entry and Exit Decisions: Activating and Deactivating Barrier Options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Decision Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (1), pp.51-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1207/S15327612JAMD0601_04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excursions height- and length-related stopping times, and application to finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (4), pp.846-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1239/aap/1037990956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another Look at Home Equity Loan Prepayments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of fixed income</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 11 (4), pp.64-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3905/jfi.2002.319312⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 10 (4), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jfi.2001.319283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Excursions height- and length-related stopping times, and application to finance</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Transaction Cost Convergence Result for General Hedging Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1239/aap/1037990956⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.313-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/STM-100002276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study of RASC Subprime Loan Prepayments, Delinquencies, and Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisi Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drew Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of fixed income</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 10 (4), pp.51-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3905/jfi.2001.319283⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 10 (3), pp.47-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jfi.2000.319278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1081/STM-100002276⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Steve Banerjee</w:t>
+                <w:t xml:space="preserve">hal-04328460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noisy Information and Investment Decisions: A Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...88 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20 (2), pp.201-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3120,162 +3111,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Titrisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2024, Philosophie, Politique et Économie, 979-10-370-3294-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Titrisation</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Securitization Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag, 2020, 978-3-030-50325-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50326-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...69 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3285,369 +3276,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Risk of War: An Analysis Combining Real Options and Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Corazza; Frédéric Gannon; Florence Legros; Claudio Pizzi; Vincent Touzé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Statistical Methods for Actuarial Sciences and Finance: MAF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.192-197, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64273-9_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortgage Credit Quantified</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank F. Fabozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Mortgage-Backed Securities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McGraw-Hill, pp.951-977, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Clean-up Calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank F. Fabozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Mortgage-Backed Securities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McGraw-Hill, pp.997-1005, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of ABS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank F. Fabozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrikant Ramamurthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank F. Fabozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investing in Asset-backed Securities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.477-495, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3657,1067 +3648,1067 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx's Fame: Not Revolutionary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Durlauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Steven Durlauf</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Humanities, Complexity Sciences and the Modeling of Ancient Greek Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315002v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Risk of War: An Analysis Combining Real Options and Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Macrodynamic Model of Kant's Theory of War and Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390576v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Economics of Bullshit Jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaurès's The New Army (1911) as a Model of Strategic War Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">The Risk of War: An Analysis Combining Real Options and Games</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cliometric Perspective on Cultural Spread: Roman and Christian Names in Ancient Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending Cliometrics to Ancient History with Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Macrodynamic Model of Kant's Theory of War and Democracy</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophocles's Play: Greek Theater and Psychological Game Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision dans le théâtre grec classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Meaning of Debt in Classical Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Death of the Historical Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laws of Divine Power in the Greek Pantheon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289609v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cliometrics of Onomastics: Modeling Who's Who in Ancient Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investment Under Uncertainty with Implementation Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...617 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4727,256 +4718,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et critique épistémologique de la titrisation : de « faux dieux mathématiques » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2023. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023LORR0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04330704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2023LORR0154⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Cliometrics for Ancient History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economics and Finance. Université Paris 8 - Vincennes-Saint-Denis, 2023. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04230060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Options Réelles et Options Exotiques, une Approche Probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathématiques [math]. Université Panthéon-Sorbonne - Paris I, 2002. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...88 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5044,51 +5035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2ECC900F"/>
+    <w:nsid w:val="C06DE046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5275,51 +5266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6639-5453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143118684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430875510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05161221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10434631251366145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05449903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.70047" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05410295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Touz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2025-0167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05533963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05399294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.70165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05062102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02234-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05474866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roe-2025-0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05340938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2025.101721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05112061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02362-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05018041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Parent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413742500013X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05355413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02496-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05046139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.18169" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04876229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.225.0043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04801218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-024-02024-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05190129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05206216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infi.70003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04621133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-024-00291-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05288078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11186-025-09658-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05245567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15t53" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04813607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypv" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04624416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10434631241269525" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04220941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33231/j.ihe.2023.05.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04329189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2023.1.158" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04329206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hith.12260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2014.23.4.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chesney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-006-0015-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024903001773" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2003.319346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15327612JAMD0601_04" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Chaudhary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2002.319312" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1037990956" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2001.319283" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STM-100002276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Banerjee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Tan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Zhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2000.319278" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morellec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04352976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03289550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50326-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04654799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9_32" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zimmerman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328951v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Fabozzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Ramamurthy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05388328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Durlauf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03315002v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04390576v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04425659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03991811v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03754911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04444543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03754913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03991823v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03289609v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03337341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03370259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04425265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-04330704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0154" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04230060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002076v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6639-5453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143118684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430875510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05161221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10434631251366145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05410295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Touz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2025-0167" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05449903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.70047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05533963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05574872v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05399294v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.70165" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05355413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02496-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05018041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Parent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413742500013X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05340938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2025.101721" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05112061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02362-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05474866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roe-2025-0016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05062102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02234-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05046139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.18169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04876229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.225.0043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04801218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-024-02024-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05206216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infi.70003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04621133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-024-00291-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05190129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05288078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11186-025-09658-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05245567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15t53" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04813607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypv" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04624416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10434631241269525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04220941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33231/j.ihe.2023.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04329189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2023.1.158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2014.23.4.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chesney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-006-0015-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024903001773" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2003.319346" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Chaudhary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2002.319312" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15327612JAMD0601_04" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1037990956" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2001.319283" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STM-100002276" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Banerjee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Tan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2000.319278" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04352976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03289550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50326-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04654799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9_32" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zimmerman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Fabozzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Ramamurthy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05388328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Durlauf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03315002v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04390576v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04425659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03991811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03754911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03754913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04444543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03991823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03337341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03289609v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03370259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04425265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-04330704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0154" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04230060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002076v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>