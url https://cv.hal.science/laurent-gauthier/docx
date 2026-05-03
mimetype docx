--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -202,2906 +202,2924 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Status, Stakes, and Decision Predictability: A Measurement Approach with Greek Tragedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality and Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60, pp.5495-5518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-025-02496-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Economics of Surprise, Drama and Fiction Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10824-026-09589-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Ancient Greek Genres with Semantic Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/llc/fqag053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compounds and Raiders: A Strategic Model of Self-Protection in the End Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46 (1), pp.e70165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.70165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Game of the Name: A Fundamental Analysis of the Institution of Names</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rationality and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 38 (1), pp.42-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10434631251366145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Macrodynamic Model of War: Addressing Kant's Democratic Peace Proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B.E. Journal of Macroeconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/bejm-2025-0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Cliometrics to Ancient History Using Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kyklos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 76 (2), pp.585-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/kykl.70047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Economics of Surprise, Drama and Fiction Convention</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Analysis of Ancient Greek Inscriptions and Literary Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (3), pp.323-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/roe-2025-0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...176 lines deleted...]
-                <w:t xml:space="preserve">Status, Stakes, and Decision Predictability: A Measurement Approach with Greek Tragedy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for Cultural Spread with an Economic SIR Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Quantity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11135-025-02496-x⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 59, pp.5421-5436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-025-02234-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaurès’s The New Army (1911): The Organisation of Democratic Institutions as War Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (e23), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S174413742500013X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incentives and the Economics of Freedom: Slave Peculium, Manumission and Paramone in Ancient Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorations in Economic History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 98, pp.101721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eeh.2025.101721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy and the Sociology of Uniqueness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Quantity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60, pp.2563-2584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11135-025-02362-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Economic Analysis of Ancient Greek Inscriptions and Literary Texts</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Humanities and the Notion of Corpus in Ancient History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/roe-2025-0016⟩</w:t>
+              <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/dscn.18169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accounting for Cultural Spread with an Economic SIR Model</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Empirical Analysis of Polytheism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Quantity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59, pp.5421-5436. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11135-025-02234-3⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 59, pp.797-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-024-02024-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interjections « hein » et « non » dans l'oral représenté (XVIe - XXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 225 (1), pp.43-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lf.225.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Real Options as a Predictor of War: 1920s – 2020s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (3), pp.142-157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infi.70003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infi.70003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05206216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological Modeling of Romanization and Christianization in Ancient Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliometrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (2), pp.421-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11698-024-00291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformism and Name Dynamics: A Cliometric Study of Ancient Greek Names</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138, pp.102451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2025.102451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Account of Bullshit Jobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 54, pp.959-990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11186-025-09658-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte du locuteur : subjectivation progressive du discours présidentiel de Donald Trump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37, pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15t53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Strategic Model of Polytheism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rationality and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.480-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10434631241269525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Brief Overview of the Political Economy of Ancient Greek Polis and Demokratia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigaciones de Historia Económica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33231/j.ihe.2023.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités numériques, un révélateur de l’écart épistémologique entre l’histoire et l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12ypv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Complexity in Actual Securitization Structures: An Epistemic Pitfall in Corporate Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of fixed income</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (1), pp.88-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3905/jfi.2023.1.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fixed-Income Market View of Mortgage REIT Valuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of fixed income</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (4), pp.6-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3905/jfi.2014.23.4.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American Parisian Options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance and Stochastics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10 (4), pp.475-506. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00780-006-0015-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00780-006-0015-3⟩</w:t>
+                <w:t xml:space="preserve">hal-04328885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market-Implied Losses and Non-Agency Subordinated MBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of fixed income</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (1), pp.49-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jfi.2003.319346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informed Opportunistic Trading and Price Optimal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6 (1), pp.31-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0219024903001773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedging Entry and Exit Decisions: Activating and Deactivating Barrier Options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Decision Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (1), pp.51-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1207/S15327612JAMD0601_04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jumbo Hybrid ARM Securities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of fixed income</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 13 (1), pp.49-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3905/jfi.2003.319346⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 11 (4), pp.64-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jfi.2002.319312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excursions height- and length-related stopping times, and application to finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (4), pp.846-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1239/aap/1037990956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Transaction Cost Convergence Result for General Hedging Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.313-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/STM-100002276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another Look at Home Equity Loan Prepayments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of fixed income</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 11 (4), pp.64-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3905/jfi.2002.319312⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 10 (4), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jfi.2001.319283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...197 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study of RASC Subprime Loan Prepayments, Delinquencies, and Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisi Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drew Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of fixed income</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 10 (4), pp.51-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3905/jfi.2001.319283⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 10 (3), pp.47-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jfi.2000.319278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Steve Banerjee</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noisy Information and Investment Decisions: A Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20 (2), pp.201-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3111,162 +3129,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Titrisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2024, Philosophie, Politique et Économie, 979-10-370-3294-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securitization Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Verlag, 2020, 978-3-030-50325-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50326-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3276,369 +3294,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Risk of War: An Analysis Combining Real Options and Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Corazza; Frédéric Gannon; Florence Legros; Claudio Pizzi; Vincent Touzé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Statistical Methods for Actuarial Sciences and Finance: MAF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.192-197, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64273-9_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortgage Credit Quantified</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank F. Fabozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Mortgage-Backed Securities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McGraw-Hill, pp.951-977, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Clean-up Calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank F. Fabozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Mortgage-Backed Securities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McGraw-Hill, pp.997-1005, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of ABS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank F. Fabozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrikant Ramamurthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank F. Fabozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investing in Asset-backed Securities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.477-495, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3648,1067 +3666,1067 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx's Fame: Not Revolutionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Durlauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Risk of War: An Analysis Combining Real Options and Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Humanities, Complexity Sciences and the Modeling of Ancient Greek Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315002v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Risk of War: An Analysis Combining Real Options and Games</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Macrodynamic Model of Kant's Theory of War and Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390576v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Economics of Bullshit Jobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaurès's The New Army (1911) as a Model of Strategic War Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Touzé</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Economics of Bullshit Jobs</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cliometric Perspective on Cultural Spread: Roman and Christian Names in Ancient Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marcel Parent</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophocles's Play: Greek Theater and Psychological Game Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision dans le théâtre grec classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Meaning of Debt in Classical Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending Cliometrics to Ancient History with Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laws of Divine Power in the Greek Pantheon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289609v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Death of the Historical Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cliometrics of Onomastics: Modeling Who's Who in Ancient Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investment Under Uncertainty with Implementation Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...570 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4718,256 +4736,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Cliometrics for Ancient History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economics and Finance. Université Paris 8 - Vincennes-Saint-Denis, 2023. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04230060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et critique épistémologique de la titrisation : de « faux dieux mathématiques » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LORR0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04330704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Economics and Finance. Université Paris 8 - Vincennes-Saint-Denis, 2023. English. </w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Options Réelles et Options Exotiques, une Approche Probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathématiques [math]. Université Panthéon-Sorbonne - Paris I, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5035,51 +5053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C06DE046"/>
+    <w:nsid w:val="60F72DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5266,51 +5284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6639-5453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143118684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430875510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05161221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10434631251366145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05410295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Touz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2025-0167" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05449903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.70047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05533963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05574872v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05399294v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.70165" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05355413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02496-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05018041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Parent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413742500013X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05340938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2025.101721" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05112061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02362-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05474866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roe-2025-0016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05062102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02234-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05046139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.18169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04876229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.225.0043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04801218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-024-02024-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05206216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infi.70003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04621133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-024-00291-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05190129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05288078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11186-025-09658-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05245567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15t53" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04813607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypv" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04624416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10434631241269525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04220941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33231/j.ihe.2023.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04329189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2023.1.158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2014.23.4.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chesney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-006-0015-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024903001773" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2003.319346" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Chaudhary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2002.319312" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15327612JAMD0601_04" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1037990956" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2001.319283" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STM-100002276" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Banerjee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Tan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2000.319278" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04352976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03289550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50326-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04654799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9_32" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zimmerman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Fabozzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Ramamurthy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05388328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Durlauf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03315002v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04390576v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04425659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03991811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03754911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03754913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04444543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03991823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03337341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03289609v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03370259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04425265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-04330704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0154" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04230060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002076v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6639-5453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143118684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430875510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05355413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02496-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05533963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-026-09589-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05574872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqag053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05399294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.70165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05161221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10434631251366145" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05410295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Touz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2025-0167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05449903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.70047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05474866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roe-2025-0016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05062102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02234-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05018041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413742500013X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05340938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2025.101721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05112061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02362-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05046139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.18169" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04801218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-024-02024-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04876229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.225.0043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05206216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infi.70003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04621133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-024-00291-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05190129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102451" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05288078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11186-025-09658-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05245567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15t53" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04624416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10434631241269525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04220941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33231/j.ihe.2023.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04813607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypv" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04329189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2023.1.158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2014.23.4.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chesney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-006-0015-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2003.319346" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024903001773" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15327612JAMD0601_04" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Chaudhary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2002.319312" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1037990956" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STM-100002276" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2001.319283" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Banerjee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Tan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Zhu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2000.319278" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morellec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04352976v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03289550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50326-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04654799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9_32" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zimmerman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Fabozzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Ramamurthy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05388328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Durlauf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03315002v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04390576v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04425659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03991811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03754913v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04444543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03991823v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03754911v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03289609v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03337341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03370259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04425265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04230060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-04330704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0154" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002076v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>