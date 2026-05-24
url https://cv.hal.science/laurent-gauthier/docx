--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -202,261 +202,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rethinking Ancient Greek Genres with Semantic Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/llc/fqag053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Status, Stakes, and Decision Predictability: A Measurement Approach with Greek Tragedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Quantity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 60, pp.5495-5518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11135-025-02496-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Economics of Surprise, Drama and Fiction Convention</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Formal Model of Surprise, Drama and Fiction Convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10824-026-09589-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533963v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05574872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compounds and Raiders: A Strategic Model of Self-Protection in the End Times</w:t>
               </w:r>
@@ -514,287 +514,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Macrodynamic Model of War: Addressing Kant's Democratic Peace Proposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B.E. Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bejm-2025-0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending Cliometrics to Ancient History Using Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 76 (2), pp.585-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/kykl.70047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Game of the Name: A Fundamental Analysis of the Institution of Names</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rationality and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 38 (1), pp.42-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10434631251366145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161221v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-05449903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Analysis of Ancient Greek Inscriptions and Literary Texts</w:t>
               </w:r>
@@ -930,603 +930,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incentives and the Economics of Freedom: Slave Peculium, Manumission and Paramone in Ancient Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorations in Economic History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.101721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eeh.2025.101721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropy and the Sociology of Uniqueness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality and Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.2563-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-025-02362-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jaurès’s The New Army (1911): The Organisation of Democratic Institutions as War Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (e23), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S174413742500013X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Incentives and the Economics of Freedom: Slave Peculium, Manumission and Paramone in Ancient Greece</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Humanities and the Notion of Corpus in Ancient History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorations in Economic History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eeh.2025.101721⟩</w:t>
+              <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/dscn.18169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entropy and the Sociology of Uniqueness</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interjections « hein » et « non » dans l'oral représenté (XVIe - XXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 225 (1), pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.225.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Empirical Analysis of Polytheism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Quantity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60, pp.2563-2584. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11135-025-02362-w⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 59, pp.797-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-024-02024-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Real Options as a Predictor of War: 1920s – 2020s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (3), pp.142-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3706,51 +3706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Durlauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -3909,64 +3909,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Macrodynamic Model of Kant's Theory of War and Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4046,77 +4046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaurès's The New Army (1911) as a Model of Strategic War Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,151 +4203,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La décision dans le théâtre grec classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophocles's Play: Greek Theater and Psychological Game Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754913v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04444543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Meaning of Debt in Classical Greece</w:t>
               </w:r>
@@ -5053,51 +5053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60F72DA1"/>
+    <w:nsid w:val="E01BB382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5284,51 +5284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6639-5453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143118684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430875510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05355413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02496-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05533963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-026-09589-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05574872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqag053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05399294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.70165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05161221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10434631251366145" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05410295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Touz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2025-0167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05449903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.70047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05474866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roe-2025-0016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05062102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02234-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05018041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413742500013X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05340938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2025.101721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05112061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02362-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05046139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.18169" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04801218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-024-02024-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04876229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.225.0043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05206216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infi.70003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04621133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-024-00291-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05190129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102451" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05288078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11186-025-09658-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05245567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15t53" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04624416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10434631241269525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04220941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33231/j.ihe.2023.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04813607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypv" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04329189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2023.1.158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2014.23.4.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chesney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-006-0015-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2003.319346" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024903001773" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15327612JAMD0601_04" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Chaudhary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2002.319312" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1037990956" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STM-100002276" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2001.319283" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Banerjee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Tan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Zhu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2000.319278" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morellec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04352976v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03289550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50326-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04654799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9_32" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zimmerman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Fabozzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Ramamurthy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05388328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Durlauf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03315002v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04390576v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04425659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03991811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03754913v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04444543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03991823v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03754911v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03289609v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03337341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03370259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04425265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04230060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-04330704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0154" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002076v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6639-5453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143118684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430875510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05574872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqag053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05355413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02496-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05533963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-026-09589-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05399294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.70165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05410295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Touz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2025-0167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05449903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.70047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05161221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10434631251366145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05474866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roe-2025-0016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05062102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02234-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05340938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2025.101721" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05112061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-025-02362-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05018041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413742500013X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05046139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.18169" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04876229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.225.0043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04801218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-024-02024-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05206216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infi.70003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04621133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-024-00291-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05190129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102451" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05288078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11186-025-09658-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05245567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15t53" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04624416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10434631241269525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04220941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33231/j.ihe.2023.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04813607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypv" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04329189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2023.1.158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2014.23.4.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chesney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-006-0015-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2003.319346" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024903001773" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15327612JAMD0601_04" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Chaudhary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2002.319312" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1037990956" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STM-100002276" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2001.319283" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Banerjee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Tan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Zhu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfi.2000.319278" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morellec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04352976v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03289550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50326-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04654799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9_32" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zimmerman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04328951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Fabozzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Ramamurthy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05388328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Durlauf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03315002v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04390576v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04388650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04425659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03991811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04444543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03754913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03991823v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03754911v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03289609v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03337341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03370259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04425265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04230060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-04330704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0154" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002076v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>