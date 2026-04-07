--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -412,529 +412,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic delay analysis of AVB switched Ethernet networks using an extended Trajectory Approach</w:t>
+                <w:t xml:space="preserve">Online and offline scheduling with cache-related preemption delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoting Li</w:t>
+                <w:t xml:space="preserve">Guillaume Phavorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-Time Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (1), pp.121 - 186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11241-016-9260-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11241-017-9275-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796728v1</w:t>
+                <w:t xml:space="preserve">hal-01779467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian-Based Smoothing of Wind and Solar Power Productions Using Batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sciandra</w:t>
+                <w:t xml:space="preserve">Deterministic delay analysis of AVB switched Ethernet networks using an extended Trajectory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.121 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11241-016-9260-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.2.154-159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01797125v1</w:t>
+                <w:t xml:space="preserve">hal-01796728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing of renewable energy generation using Gaussian-based method with power constraints</w:t>
+                <w:t xml:space="preserve">Gaussian-Based Smoothing of Wind and Solar Power Productions Using Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.555⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.154 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.2.154-159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796742v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and offline scheduling with cache-related preemption delays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoothing of renewable energy generation using Gaussian-based method with power constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Phavorin</w:t>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Richard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-38. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.171 - 180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11241-017-9275-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779467v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed criticality approach for the security of critical flows in a network-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermis Papastefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1109,516 +1109,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-criticality over switched Ethernet networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ada-Europe 2014 proceedings - 19th Ada-Europe International Conference on Reliable Software Technologies, Paris, France, June 23-27, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+                <w:t xml:space="preserve">Tullio Vardanega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ada User Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Proceedings of WMCIS'2014 Workshop of Ada-Europe Conference, 35 (2)</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803777v1</w:t>
+                <w:t xml:space="preserve">hal-01796741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ada-Europe 2014 proceedings - 19th Ada-Europe International Conference on Reliable Software Technologies, Paris, France, June 23-27, 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed-criticality over switched Ethernet networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tullio Vardanega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve"> Ada User Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of WMCIS'2014 Workshop of Ada-Europe Conference, 35 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796741v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Adaptive VR Simulators Combining Visual, Haptic, and Brain-Computer Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+                <w:t xml:space="preserve">Application of mixed-criticality scheduling model to intelligent transportation systems architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCG.2013.80⟩</w:t>
+              <w:t xml:space="preserve">ACM SIGBED Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.22 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2518148.2518160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934846v1</w:t>
+                <w:t xml:space="preserve">hal-01796739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial: multiprocessor scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Burns</w:t>
+                <w:t xml:space="preserve">Toward Adaptive VR Simulators Combining Visual, Haptic, and Brain-Computer Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (2), pp.137 - 139. </w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), pp.18-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11241-013-9177-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2013.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796738v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of mixed-criticality scheduling model to intelligent transportation systems architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courbin</w:t>
+                <w:t xml:space="preserve">Guest editorial: multiprocessor scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGBED Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (2), pp.22 - 22. </w:t>
+              <w:t xml:space="preserve">Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (2), pp.137 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2518148.2518160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11241-013-9177-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796739v1</w:t>
+                <w:t xml:space="preserve">hal-01796738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Scheduling Algorithm for Parallel Real-time Graph Tasks</w:t>
               </w:r>
@@ -1712,51 +1712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job vs. portioned partitioning for the earliest deadline ﬁrst semi-partitioned scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1809,213 +1809,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Space of Feasible Worst-Case Execution Times for Earliest-Deadline-First scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Robustness of Real-Time Architectures Specified by Estimated WCETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hermant</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (4), pp.359-371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923378v1</w:t>
+                <w:t xml:space="preserve">hal-00619738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Robustness of Real-Time Architectures Specified by Estimated WCETs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the Space of Feasible Worst-Case Execution Times for Earliest-Deadline-First scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.44721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619738v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of service models for heterogeneous networks: overview and challenges</w:t>
               </w:r>
@@ -2472,616 +2472,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDR-Based Reliable and Resilient Wireless Network for Disaster Rescue Operations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+                <w:t xml:space="preserve">A Mapping Methodology for Coarse-Grained Pipelined Configurable Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Barbudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487915v1</w:t>
+                <w:t xml:space="preserve">hal-02104162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Mapping Methodology for Coarse-Grained Programmable Systolic Architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+                <w:t xml:space="preserve">SDR-Based Reliable and Resilient Wireless Network for Disaster Rescue Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dereje Mechal Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Workshop on Software and Compilers for Embedded Systems (SCOPES 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3323439.3323982⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013560v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do IoT LoRa Networks Support Emergency Evacuation Systems ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nawel Zangar</w:t>
+                <w:t xml:space="preserve">A New Mapping Methodology for Coarse-Grained Programmable Systolic Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Barbudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032911⟩</w:t>
+              <w:t xml:space="preserve">22nd International Workshop on Software and Compilers for Embedded Systems (SCOPES 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, St Goar, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3323439.3323982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575134v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hypervisor approach for mixed critical real-time UAV applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Fautrel</w:t>
+                <w:t xml:space="preserve">Do IoT LoRa Networks Support Emergency Evacuation Systems ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiles Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Zangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Pervasive Computing and Communications Workshops (PerCom Workshops)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2019.8730705⟩</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578489v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mapping Methodology for Coarse-Grained Pipelined Configurable Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An hypervisor approach for mixed critical real-time UAV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Barbudo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Pervasive Computing and Communications Workshops (PerCom Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Kyoto, France. pp.985-991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2019.8730705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104162v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason-RS, a Collaboration between Agents and an IoT Platform</w:t>
               </w:r>
@@ -3287,77 +3287,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mapping tool for configurable pipeline co-processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Barbudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3490,77 +3490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Sub-Optimal Solution for the Dual Priority Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,51 +3659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Real-Time Scheduling Open Problems Seminar (RTSOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3862,51 +3862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Smart Grid Communications (SmartGridComm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dresden, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3934,551 +3934,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Aware Sensitivity Analysis for Probabilistic Real-Time Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhishan Guo</w:t>
+                <w:t xml:space="preserve">Output power analysis of a software defined radio device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Defect and Fault Tolerance in VLSI and Nanotechnology Systems Symposium (DFT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DFT.2016.7684072⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Reunion, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADIO.2016.7771996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413104v1</w:t>
+                <w:t xml:space="preserve">hal-01829733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output power analysis of a software defined radio device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Zitouni</w:t>
+                <w:t xml:space="preserve">Fault-Aware Sensitivity Analysis for Probabilistic Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Santinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhishan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Reunion, France. </w:t>
+              <w:t xml:space="preserve">2016 IEEE Defect and Fault Tolerance in VLSI and Nanotechnology Systems Symposium (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Storrs, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADIO.2016.7771996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DFT.2016.7684072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829733v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Distributed Energy Resources in Industrial Context Using Service Curves of Network Calculus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+                <w:t xml:space="preserve">Radio frequency measurements on a SBX daughter board using GNU radio and USRP N-210</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ataman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCI.2015.81⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Workshop on Measurements and Networking (M&amp;N)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Coimbra, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWMN.2015.7322969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803779v1</w:t>
+                <w:t xml:space="preserve">hal-01797936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic scheduling in Networks-on-Chip using the Trajectory approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoting Li</w:t>
+                <w:t xml:space="preserve">Modelling of Distributed Energy Resources in Industrial Context Using Service Curves of Network Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISORC'2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Las Vegas, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCI.2015.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779140v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio frequency measurements on a SBX daughter board using GNU radio and USRP N-210</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathian</w:t>
+                <w:t xml:space="preserve">Deterministic scheduling in Networks-on-Chip using the Trajectory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermis Papastefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Workshop on Measurements and Networking (M&amp;N)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISORC'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWMN.2015.7322969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01797936v1</w:t>
+                <w:t xml:space="preserve">hal-01779140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stretching Algorithm for Parallel Real-time DAG Tasks on Multiprocessor Systems</w:t>
               </w:r>
@@ -4581,51 +4581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work in progress: Analytic hierarchy process applied to JPEG2000 video streaming over Wireless Multimedia Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Agueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,51 +4698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Priority and EDF: a closer look</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4780,64 +4780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Trajectory approach for AFDX FIFO networks revisited and corrected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4869,51 +4869,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we use a Brain-Computer Interface and manipulate a mouse at the same time?</w:t>
+                <w:t xml:space="preserve">Can we use a brain-computer interface and manipulate a mouse at the same time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
@@ -4927,388 +4927,388 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Singapore, Singapore. pp.69-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2503713.2503744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939264v1</w:t>
+                <w:t xml:space="preserve">hal-00934856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global EDF scheduling of directed acyclic graphs on multiprocessor systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+                <w:t xml:space="preserve">Can we use a Brain-Computer Interface and manipulate a mouse at the same time?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 21st International conference on Real-Time Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2516821.2516836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00878667v1</w:t>
+                <w:t xml:space="preserve">hal-00939264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we use a brain-computer interface and manipulate a mouse at the same time?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
+                <w:t xml:space="preserve">Global EDF scheduling of directed acyclic graphs on multiprocessor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Singapore, Singapore. pp.69-72, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 21st International conference on Real-Time Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sophia Antipolis, France. pp.287-297, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2503713.2503744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2516821.2516836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934856v1</w:t>
+                <w:t xml:space="preserve">hal-00878667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Measurements of the RFX 900 and RFX 2400 Daughter Boards with the USRP N210 Driven by the GNU Radio Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ataman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5411,561 +5411,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. De Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th ITS world congress</w:t>
+              <w:t xml:space="preserve">the 19th ITS world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079872v1</w:t>
+                <w:t xml:space="preserve">hal-01080440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing Mixed-Criticality Scheduling Strictness for Task Sets Scheduled with FP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Santy</w:t>
+                <w:t xml:space="preserve">A new framework for intelligent transportation systems architecture in public transport vehicles,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Goossens</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. De Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th Euromicro Conference on Real-Time Systems (ECRTS'12),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">The 19th ITS world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080434v1</w:t>
+                <w:t xml:space="preserve">hal-01079872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing Mixed-Criticality Scheduling Strictness for Task Sets Scheduled with FP&amp;quot;,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Relaxing Mixed-Criticality Scheduling Strictness for Task Sets Scheduled with FP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Santy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 24th Euromicro Conference on Real-Time Systems (ECRTS'12),</w:t>
+              <w:t xml:space="preserve">The 24th Euromicro Conference on Real-Time Systems (ECRTS'12),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923280v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework for intelligent transportation systems architecture in public transport vehicles,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Agueh</w:t>
+                <w:t xml:space="preserve">Relaxing Mixed-Criticality Scheduling Strictness for Task Sets Scheduled with FP&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Santy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. de Verdalle</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th ITS world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">the 24th Euromicro Conference on Real-Time Systems (ECRTS'12),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923274v1</w:t>
+                <w:t xml:space="preserve">hal-00923280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallelizing Algorithm for Real-Time Tasks of Directed Acyclic Graphs Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
+                <w:t xml:space="preserve">A new framework for intelligent transportation systems architecture in public transport vehicles,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTAS'12 : The 18th IEEE Real-Time and Embedded Technology and Applications Symposium. Work-In-Progress Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Beijing, China. pp.45-48</w:t>
+              <w:t xml:space="preserve">the 19th ITS world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695818v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Brain-Computer Interfaces and Haptics: Detecting Mental Workload to Adapt Haptic Assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeïz Glondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroHaptics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6088,260 +6101,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schedulability analysis for a combination of non-preemptive strict periodic tasks and preemptive sporadic tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Marouf</w:t>
+                <w:t xml:space="preserve">A Parallelizing Algorithm for Real-Time Tasks of Directed Acyclic Graphs Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA'12 - 17th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">RTAS'12 : The 18th IEEE Real-Time and Embedded Technology and Applications Symposium. Work-In-Progress Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Beijing, China. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737917v1</w:t>
+                <w:t xml:space="preserve">hal-00695818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework for intelligent transportation systems architecture in public transport vehicles,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Agueh</w:t>
+                <w:t xml:space="preserve">Schedulability analysis for a combination of non-preemptive strict periodic tasks and preemptive sporadic tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. De Verdalle</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th ITS world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ETFA'12 - 17th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080440v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Santinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Cucu-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6431,51 +6431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Viciana Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the IEEE EMBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6494,273 +6494,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00634549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze the BCI until the user is ready: a pilot study of a BCI inhibitor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordonnancement multiprocesseur global basé sur la laxité avec migrations restreintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Brain-Computer Interface Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Graz, Austria</w:t>
+              <w:t xml:space="preserve">ROADEF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France. 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00634556v1</w:t>
+                <w:t xml:space="preserve">hal-00620394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement multiprocesseur global basé sur la laxité avec migrations restreintes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freeze the BCI until the user is ready: a pilot study of a BCI inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France. 2 pp</w:t>
+              <w:t xml:space="preserve">5th International Brain-Computer Interface Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620394v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00634556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job vs. portioned partitioning for the earliest deadline ﬁrst semi-partitioned scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6819,51 +6819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schedulability analysis for a combination of preemptive strict periodic tasks and sporadic tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6914,51 +6914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laxity-Based Restricted-Migration Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7012,580 +7012,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of schedulability bound by task splitting in partitioning scheduling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of research on &amp;quot;passive&amp;quot; brain-computer interfaces for implicit human-computer interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Real-Time Scheduling Open Problems Seminar (RTSOPS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Brussels, Belgium. pp.20-21</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Bionics and Biomechanics ICABB 2010 - Workshop W1 "Brain-Computer Interfacing and Virtual Reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620347v1</w:t>
+                <w:t xml:space="preserve">inria-00537211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Sub-optimality of Uniprocessor Fixed Priority Non-Pre-emptive Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Davis</w:t>
+                <w:t xml:space="preserve">Robust Partitioned Scheduling for Real-Time Multiprocessor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Real-Time and Network Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFIP Conference on Distributed and Parallel Embedded Systems (DIPES'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.193-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536363v1</w:t>
+                <w:t xml:space="preserve">hal-00620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of research on &amp;quot;passive&amp;quot; brain-computer interfaces for implicit human-computer interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of schedulability bound by task splitting in partitioning scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Bionics and Biomechanics ICABB 2010 - Workshop W1 "Brain-Computer Interfacing and Virtual Reality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Venise, Italy</w:t>
+              <w:t xml:space="preserve">1st International Real-Time Scheduling Open Problems Seminar (RTSOPS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Brussels, Belgium. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00537211v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Partitioned Scheduling for Real-Time Multiprocessor Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
+                <w:t xml:space="preserve">Quantifying the Sub-optimality of Uniprocessor Fixed Priority Non-Pre-emptive Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFIP Conference on Distributed and Parallel Embedded Systems (DIPES'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Real-Time and Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00620370v1</w:t>
+                <w:t xml:space="preserve">inria-00536363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allowance-Fit: A Partitioning Algorithm for Temporal Robustness of Hard Real-Time System upon Multiprocessors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Norm Approach for the Partitioned EDF Scheduling of Sporadic Task Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, United States. 4pp</w:t>
+              <w:t xml:space="preserve">The 21st Euromicro Conference on Real-Time Systems (ECRTS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Dublin, Ireland. pp.161 - 169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620308v1</w:t>
+                <w:t xml:space="preserve">hal-01080594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Norm Approach for the Partitioned EDF Scheduling of Sporadic Task Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allowance-Fit: A Partitioning Algorithm for Temporal Robustness of Hard Real-Time System upon Multiprocessors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st Euromicro Conference on Real-Time Systems (ECRTS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Dublin, Ireland. pp.161 - 169</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, United States. 4pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080594v1</w:t>
+                <w:t xml:space="preserve">hal-00620308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving the Consistency of Distributed Objects With Real-Time Transactions</w:t>
               </w:r>
@@ -7768,735 +7768,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
+                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with fixed priority scheduling on a uniprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Heterogeneous Multi-Hop Wireless and Mobile Networks (MHWMN'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Washington DC, USA, United States. 8 pp</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Hong Kong, Hong Kong SAR China. pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620268v1</w:t>
+                <w:t xml:space="preserve">hal-00620121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Prevention Of Real-Time Systems With Based On The Latest Execution Time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+                <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE-NPSS Real Time Conference (RT'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden, Sweden. pp.1-9</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Heterogeneous Multi-Hop Wireless and Mobile Networks (MHWMN'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Washington DC, USA, United States. 8 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620263v1</w:t>
+                <w:t xml:space="preserve">hal-00620268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Allowance Mechanism For Failure Prevention Of Real-Time Systems Scheduled EDF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failure Prevention Of Real-Time Systems With Based On The Latest Execution Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference On Real-Time Systems (RTS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Paris, France, France. pp.213-231</w:t>
+              <w:t xml:space="preserve">14th IEEE-NPSS Real Time Conference (RT'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden, Sweden. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620026v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Budget Management for Failure Prevention in Real-Time Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">An Allowance Mechanism For Failure Prevention Of Real-Time Systems Scheduled EDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Phoenix Arizona, USA, United States. pp.289-294</w:t>
+              <w:t xml:space="preserve">13th International Conference On Real-Time Systems (RTS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Paris, France, France. pp.213-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619897v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with fixed priority scheduling on a uniprocessor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zhao</w:t>
+                <w:t xml:space="preserve">The Budget Management for Failure Prevention in Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Hong Kong, Hong Kong SAR China. pp.23-29</w:t>
+              <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Phoenix Arizona, USA, United States. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620121v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task allowance for failure prevention of real-time JAVA systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">An Adaptative Allowance For Failure Prevention Of Fixed Priority Scheduled Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing ans Networks (PDCN'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria, Austria. pp.375-380</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing Systems (PDCS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.461-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620221v1</w:t>
+                <w:t xml:space="preserve">hal-00620223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptative Allowance For Failure Prevention Of Fixed Priority Scheduled Real-Time Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Task allowance for failure prevention of real-time JAVA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing Systems (PDCS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.461-466</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing ans Networks (PDCN'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria, Austria. pp.375-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620223v1</w:t>
+                <w:t xml:space="preserve">hal-00620221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile ad-hoc networks and QoS demanding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8560,51 +8560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Router timeliness analysis in multihop network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8902,51 +8902,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1: A Survey of Switched Ethernet Solutions for Real-time Audio/Video Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9073,226 +9073,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Brain-Computer Interfaces</w:t>
+                <w:t xml:space="preserve">Uniprocessor Architecture Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.297-308, 2014, 978-1-4471-6583-5. </w:t>
+              <w:t xml:space="preserve">DOI:10.1002/9781118984413</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4471-6584-2_13⟩</w:t>
+                <w:t xml:space="preserve">John Wiley &amp; Sons </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Real‐Time Systems Scheduling 1: Fundamentals, ISBN:9781848216655 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118984413.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110231v1</w:t>
+                <w:t xml:space="preserve">hal-01803792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniprocessor Architecture Solutions</w:t>
+                <w:t xml:space="preserve">Passive Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Reck Miranda, Julien Castet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOI:10.1002/9781118984413</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.297-308, 2014, 978-1-4471-6583-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-6584-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley &amp; Sons </w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01803792v1</w:t>
+                <w:t xml:space="preserve">hal-01110231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10123,51 +10123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Deshpande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-021-01248-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9311-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Addisu Desta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.08.066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-016-9260-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sciandra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.2.154-159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phavorin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-017-9275-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermis Papastefanakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015037.3015048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burns" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy K. Baruah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rothvoss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-015-9233-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Vardanega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.80" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-013-9177-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2518148.2518160" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.02.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1VNZDM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hermant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.44721" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham El-Sayed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Mechal Molla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantanirina Felixie Rafalimanana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Razafindramintsa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mahatody" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032987" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Barbudo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323439.3323982" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Djoudi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zitouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032911" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fautrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauberteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2019.8730705" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantanirina Felixie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01801018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2018.8442075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;lis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2016.7684072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7771996" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.81" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ataman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWMN.2015.7322969" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659818" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Agueh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2014.7054318" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban Busson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516821.2516836" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503713.2503744" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberC.2013.90" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sciandra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agueh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Verdalle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thierry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goossens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Verdalle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709215v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Marouf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634549v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Viciana Abad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620347v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixue Zhao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phane Tassart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bourmeyster" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619897v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620121v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickae Sjodin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Femmam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ikbal Benakila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110231v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803792v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781118984413.ch2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984413.ch2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spuri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Deshpande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-021-01248-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9311-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Addisu Desta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.08.066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phavorin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-017-9275-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-016-9260-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sciandra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.2.154-159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermis Papastefanakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015037.3015048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burns" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy K. Baruah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rothvoss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-015-9233-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Vardanega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2518148.2518160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.80" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-013-9177-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.02.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1VNZDM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hermant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.44721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham El-Sayed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Mechal Molla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantanirina Felixie Rafalimanana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Razafindramintsa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mahatody" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Barbudo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032987" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323439.3323982" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Djoudi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zitouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032911" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fautrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauberteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2019.8730705" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantanirina Felixie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01801018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2018.8442075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;lis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7771996" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Guo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2016.7684072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ataman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWMN.2015.7322969" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.81" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659818" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Agueh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2014.7054318" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban Busson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503713.2503744" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516821.2516836" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberC.2013.90" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sciandra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agueh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Verdalle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080434v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thierry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goossens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923274v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Verdalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709215v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695818v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Marouf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634549v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Viciana Abad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537211v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620370v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620308v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixue Zhao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phane Tassart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bourmeyster" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickae Sjodin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Femmam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ikbal Benakila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781118984413.ch2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984413.ch2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_13" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spuri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>