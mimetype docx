--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -412,529 +412,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and offline scheduling with cache-related preemption delays</w:t>
+                <w:t xml:space="preserve">Deterministic delay analysis of AVB switched Ethernet networks using an extended Trajectory Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Phavorin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Maiza</w:t>
+                <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-Time Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11241-017-9275-6⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.121 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11241-016-9260-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779467v1</w:t>
+                <w:t xml:space="preserve">hal-01796728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic delay analysis of AVB switched Ethernet networks using an extended Trajectory Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoting Li</w:t>
+                <w:t xml:space="preserve">Gaussian-Based Smoothing of Wind and Solar Power Productions Using Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11241-016-9260-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.154 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.2.154-159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796728v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian-Based Smoothing of Wind and Solar Power Productions Using Batteries</w:t>
+                <w:t xml:space="preserve">Smoothing of renewable energy generation using Gaussian-based method with power constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sciandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.2.154-159⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.171 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797125v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing of renewable energy generation using Gaussian-based method with power constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+                <w:t xml:space="preserve">Online and offline scheduling with cache-related preemption delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Phavorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 134, pp.171 - 180. </w:t>
+              <w:t xml:space="preserve">Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11241-017-9275-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796742v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed criticality approach for the security of critical flows in a network-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermis Papastefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1109,516 +1109,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ada-Europe 2014 proceedings - 19th Ada-Europe International Conference on Reliable Software Technologies, Paris, France, June 23-27, 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed-criticality over switched Ethernet networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tullio Vardanega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve"> Ada User Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of WMCIS'2014 Workshop of Ada-Europe Conference, 35 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796741v1</w:t>
+                <w:t xml:space="preserve">hal-01803777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-criticality over switched Ethernet networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cros</w:t>
+                <w:t xml:space="preserve">Ada-Europe 2014 proceedings - 19th Ada-Europe International Conference on Reliable Software Technologies, Paris, France, June 23-27, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+                <w:t xml:space="preserve">Tullio Vardanega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ada User Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Proceedings of WMCIS'2014 Workshop of Ada-Europe Conference, 35 (2)</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803777v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of mixed-criticality scheduling model to intelligent transportation systems architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courbin</w:t>
+                <w:t xml:space="preserve">Toward Adaptive VR Simulators Combining Visual, Haptic, and Brain-Computer Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGBED Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2518148.2518160⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2013.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796739v1</w:t>
+                <w:t xml:space="preserve">hal-00934846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Adaptive VR Simulators Combining Visual, Haptic, and Brain-Computer Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+                <w:t xml:space="preserve">Guest editorial: multiprocessor scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (5), pp.18-23. </w:t>
+              <w:t xml:space="preserve">Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (2), pp.137 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCG.2013.80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11241-013-9177-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934846v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial: multiprocessor scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Burns</w:t>
+                <w:t xml:space="preserve">Application of mixed-criticality scheduling model to intelligent transportation systems architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (2), pp.137 - 139. </w:t>
+              <w:t xml:space="preserve">ACM SIGBED Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.22 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11241-013-9177-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2518148.2518160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796738v1</w:t>
+                <w:t xml:space="preserve">hal-01796739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Scheduling Algorithm for Parallel Real-time Graph Tasks</w:t>
               </w:r>
@@ -1712,51 +1712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job vs. portioned partitioning for the earliest deadline ﬁrst semi-partitioned scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2472,321 +2472,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mapping Methodology for Coarse-Grained Pipelined Configurable Architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+                <w:t xml:space="preserve">SDR-Based Reliable and Resilient Wireless Network for Disaster Rescue Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dereje Mechal Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104162v1</w:t>
+                <w:t xml:space="preserve">hal-04487915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDR-Based Reliable and Resilient Wireless Network for Disaster Rescue Operations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+                <w:t xml:space="preserve">A Mapping Methodology for Coarse-Grained Pipelined Configurable Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Barbudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487915v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Mapping Methodology for Coarse-Grained Programmable Systolic Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Barbudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2989,51 +2989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Pervasive Computing and Communications Workshops (PerCom Workshops)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Kyoto, France. pp.985-991, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3287,77 +3287,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mapping tool for configurable pipeline co-processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Barbudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3516,51 +3516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,51 +3659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Real-Time Scheduling Open Problems Seminar (RTSOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3862,51 +3862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Smart Grid Communications (SmartGridComm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dresden, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3934,815 +3934,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output power analysis of a software defined radio device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Zitouni</w:t>
+                <w:t xml:space="preserve">Fault-Aware Sensitivity Analysis for Probabilistic Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Santinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhishan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADIO.2016.7771996⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Defect and Fault Tolerance in VLSI and Nanotechnology Systems Symposium (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Storrs, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT.2016.7684072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829733v1</w:t>
+                <w:t xml:space="preserve">hal-01413104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Aware Sensitivity Analysis for Probabilistic Real-Time Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhishan Guo</w:t>
+                <w:t xml:space="preserve">Output power analysis of a software defined radio device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Defect and Fault Tolerance in VLSI and Nanotechnology Systems Symposium (DFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Storrs, United States. </w:t>
+              <w:t xml:space="preserve">2016 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Reunion, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DFT.2016.7684072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADIO.2016.7771996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413104v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio frequency measurements on a SBX daughter board using GNU radio and USRP N-210</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathian</w:t>
+                <w:t xml:space="preserve">Modelling of Distributed Energy Resources in Industrial Context Using Service Curves of Network Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Workshop on Measurements and Networking (M&amp;N)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWMN.2015.7322969⟩</w:t>
+              <w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Las Vegas, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCI.2015.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797936v1</w:t>
+                <w:t xml:space="preserve">hal-01803779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Distributed Energy Resources in Industrial Context Using Service Curves of Network Calculus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+                <w:t xml:space="preserve">Deterministic scheduling in Networks-on-Chip using the Trajectory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermis Papastefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISORC'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Auckland, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803779v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic scheduling in Networks-on-Chip using the Trajectory approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoting Li</w:t>
+                <w:t xml:space="preserve">Radio frequency measurements on a SBX daughter board using GNU radio and USRP N-210</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ataman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISORC'2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Workshop on Measurements and Networking (M&amp;N)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Coimbra, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWMN.2015.7322969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779140v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stretching Algorithm for Parallel Real-time DAG Tasks on Multiprocessor Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+                <w:t xml:space="preserve">Work in progress: Analytic hierarchy process applied to JPEG2000 video streaming over Wireless Multimedia Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Agueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Real-Time Networks and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2659787.2659818⟩</w:t>
+              <w:t xml:space="preserve">2014 9th International Conference on Communications and Networking in China (CHINACOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Maoming, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CHINACOM.2014.7054318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090627v1</w:t>
+                <w:t xml:space="preserve">hal-01803780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work in progress: Analytic hierarchy process applied to JPEG2000 video streaming over Wireless Multimedia Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Max Agueh</w:t>
+                <w:t xml:space="preserve">A Stretching Algorithm for Parallel Real-time DAG Tasks on Multiprocessor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 9th International Conference on Communications and Networking in China (CHINACOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Maoming, France. </w:t>
+              <w:t xml:space="preserve">The 22nd International Conference on Real-Time Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versaille, France. pp.13-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CHINACOM.2014.7054318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2659787.2659818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803780v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Priority and EDF: a closer look</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4780,64 +4780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Trajectory approach for AFDX FIFO networks revisited and corrected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4869,51 +4869,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we use a brain-computer interface and manipulate a mouse at the same time?</w:t>
+                <w:t xml:space="preserve">Can we use a Brain-Computer Interface and manipulate a mouse at the same time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
@@ -4927,388 +4927,388 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Laval, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934856v1</w:t>
+                <w:t xml:space="preserve">hal-00939264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we use a Brain-Computer Interface and manipulate a mouse at the same time?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
+                <w:t xml:space="preserve">Global EDF scheduling of directed acyclic graphs on multiprocessor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 21st International conference on Real-Time Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sophia Antipolis, France. pp.287-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2516821.2516836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939264v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global EDF scheduling of directed acyclic graphs on multiprocessor systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+                <w:t xml:space="preserve">Can we use a brain-computer interface and manipulate a mouse at the same time?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 21st International conference on Real-Time Networks and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sophia Antipolis, France. pp.287-297, </w:t>
+              <w:t xml:space="preserve">Proceedings of ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Singapore, Singapore. pp.69-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2516821.2516836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2503713.2503744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878667v1</w:t>
+                <w:t xml:space="preserve">hal-00934856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Measurements of the RFX 900 and RFX 2400 Daughter Boards with the USRP N210 Driven by the GNU Radio Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ataman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5411,937 +5411,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. De Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th ITS world congress</w:t>
+              <w:t xml:space="preserve">The 19th ITS world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080440v1</w:t>
+                <w:t xml:space="preserve">hal-01079872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework for intelligent transportation systems architecture in public transport vehicles,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Agueh</w:t>
+                <w:t xml:space="preserve">Relaxing Mixed-Criticality Scheduling Strictness for Task Sets Scheduled with FP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Santy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. De Verdalle</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th ITS world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">The 24th Euromicro Conference on Real-Time Systems (ECRTS'12),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079872v1</w:t>
+                <w:t xml:space="preserve">hal-01080434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing Mixed-Criticality Scheduling Strictness for Task Sets Scheduled with FP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxing Mixed-Criticality Scheduling Strictness for Task Sets Scheduled with FP&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Santy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Santy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+                <w:t xml:space="preserve">P. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th Euromicro Conference on Real-Time Systems (ECRTS'12),</w:t>
+              <w:t xml:space="preserve">the 24th Euromicro Conference on Real-Time Systems (ECRTS'12),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080434v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing Mixed-Criticality Scheduling Strictness for Task Sets Scheduled with FP&amp;quot;,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Santy</w:t>
+                <w:t xml:space="preserve">A new framework for intelligent transportation systems architecture in public transport vehicles,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Goossens</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 24th Euromicro Conference on Real-Time Systems (ECRTS'12),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">the 19th ITS world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923280v1</w:t>
+                <w:t xml:space="preserve">hal-00923274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework for intelligent transportation systems architecture in public transport vehicles,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Agueh</w:t>
+                <w:t xml:space="preserve">Graph-to-Segment Transformation Technique minimizing the number of processors for Real-time Multiprocessor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th ITS world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Workshop on Power, Energy, and Temperature Aware Real-time Systems (PETARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923274v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Brain-Computer Interfaces and Haptics: Detecting Mental Workload to Adapt Haptic Assistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Parallelizing Algorithm for Real-Time Tasks of Directed Acyclic Graphs Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RTAS'12 : The 18th IEEE Real-Time and Embedded Technology and Applications Symposium. Work-In-Progress Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Beijing, China. pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709215v2</w:t>
+                <w:t xml:space="preserve">hal-00695818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-to-Segment Transformation Technique minimizing the number of processors for Real-time Multiprocessor Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Brain-Computer Interfaces and Haptics: Detecting Mental Workload to Adapt Haptic Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeïz Glondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Power, Energy, and Temperature Aware Real-time Systems (PETARS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroHaptics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846942v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallelizing Algorithm for Real-Time Tasks of Directed Acyclic Graphs Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
+                <w:t xml:space="preserve">Schedulability analysis for a combination of non-preemptive strict periodic tasks and preemptive sporadic tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTAS'12 : The 18th IEEE Real-Time and Embedded Technology and Applications Symposium. Work-In-Progress Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Beijing, China. pp.45-48</w:t>
+              <w:t xml:space="preserve">ETFA'12 - 17th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695818v1</w:t>
+                <w:t xml:space="preserve">hal-00737917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schedulability analysis for a combination of non-preemptive strict periodic tasks and preemptive sporadic tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Marouf</w:t>
+                <w:t xml:space="preserve">A new framework for intelligent transportation systems architecture in public transport vehicles,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Sorel</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. De Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA'12 - 17th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">the 19th ITS world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737917v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Santinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Cucu-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6431,51 +6431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Viciana Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the IEEE EMBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6500,51 +6500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement multiprocesseur global basé sur la laxité avec migrations restreintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6634,51 +6634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Brain-Computer Interface Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6716,51 +6716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job vs. portioned partitioning for the earliest deadline ﬁrst semi-partitioned scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6813,338 +6813,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schedulability analysis for a combination of preemptive strict periodic tasks and sporadic tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Marouf</w:t>
+                <w:t xml:space="preserve">Laxity-Based Restricted-Migration Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP 2011 - 10th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737918v1</w:t>
+                <w:t xml:space="preserve">hal-00620399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laxity-Based Restricted-Migration Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
+                <w:t xml:space="preserve">Schedulability analysis for a combination of preemptive strict periodic tasks and sporadic tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MAPSP 2011 - 10th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Mathematics and Physics, Charles University, ITI - Institute for Theoretical Computer Science, Jun 2011, Nymburk, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00620399v1</w:t>
+                <w:t xml:space="preserve">hal-00737918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of research on &amp;quot;passive&amp;quot; brain-computer interfaces for implicit human-computer interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of schedulability bound by task splitting in partitioning scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Bionics and Biomechanics ICABB 2010 - Workshop W1 "Brain-Computer Interfacing and Virtual Reality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Venise, Italy</w:t>
+              <w:t xml:space="preserve">1st International Real-Time Scheduling Open Problems Seminar (RTSOPS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Brussels, Belgium. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00537211v1</w:t>
+                <w:t xml:space="preserve">hal-00620347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Partitioned Scheduling for Real-Time Multiprocessor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,122 +7211,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of schedulability bound by task splitting in partitioning scheduling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of research on &amp;quot;passive&amp;quot; brain-computer interfaces for implicit human-computer interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Real-Time Scheduling Open Problems Seminar (RTSOPS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Brussels, Belgium. pp.20-21</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Bionics and Biomechanics ICABB 2010 - Workshop W1 "Brain-Computer Interfacing and Virtual Reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620347v1</w:t>
+                <w:t xml:space="preserve">inria-00537211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Sub-optimality of Uniprocessor Fixed Priority Non-Pre-emptive Scheduling</w:t>
               </w:r>
@@ -7325,51 +7325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Real-Time and Network Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7476,51 +7476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowance-Fit: A Partitioning Algorithm for Temporal Robustness of Hard Real-Time System upon Multiprocessors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7768,735 +7768,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with fixed priority scheduling on a uniprocessor</w:t>
+                <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zhao</w:t>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Hong Kong, Hong Kong SAR China. pp.23-29</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Heterogeneous Multi-Hop Wireless and Mobile Networks (MHWMN'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Washington DC, USA, United States. 8 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620121v1</w:t>
+                <w:t xml:space="preserve">hal-00620268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">Failure Prevention Of Real-Time Systems With Based On The Latest Execution Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Heterogeneous Multi-Hop Wireless and Mobile Networks (MHWMN'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Washington DC, USA, United States. 8 pp</w:t>
+              <w:t xml:space="preserve">14th IEEE-NPSS Real Time Conference (RT'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden, Sweden. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620268v1</w:t>
+                <w:t xml:space="preserve">hal-00620263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Prevention Of Real-Time Systems With Based On The Latest Execution Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Allowance Mechanism For Failure Prevention Of Real-Time Systems Scheduled EDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE-NPSS Real Time Conference (RT'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden, Sweden. pp.1-9</w:t>
+              <w:t xml:space="preserve">13th International Conference On Real-Time Systems (RTS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Paris, France, France. pp.213-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620263v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Allowance Mechanism For Failure Prevention Of Real-Time Systems Scheduled EDF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Budget Management for Failure Prevention in Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference On Real-Time Systems (RTS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Paris, France, France. pp.213-231</w:t>
+              <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Phoenix Arizona, USA, United States. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620026v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Budget Management for Failure Prevention in Real-Time Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with fixed priority scheduling on a uniprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Phoenix Arizona, USA, United States. pp.289-294</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Hong Kong, Hong Kong SAR China. pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619897v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptative Allowance For Failure Prevention Of Fixed Priority Scheduled Real-Time Systems</w:t>
+                <w:t xml:space="preserve">Task allowance for failure prevention of real-time JAVA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing Systems (PDCS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.461-466</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing ans Networks (PDCN'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria, Austria. pp.375-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620223v1</w:t>
+                <w:t xml:space="preserve">hal-00620221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task allowance for failure prevention of real-time JAVA systems</w:t>
+                <w:t xml:space="preserve">An Adaptative Allowance For Failure Prevention Of Fixed Priority Scheduled Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing ans Networks (PDCN'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria, Austria. pp.375-380</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing Systems (PDCS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.461-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620221v1</w:t>
+                <w:t xml:space="preserve">hal-00620223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile ad-hoc networks and QoS demanding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8560,51 +8560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Router timeliness analysis in multihop network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8902,51 +8902,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1: A Survey of Switched Ethernet Solutions for Real-time Audio/Video Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9196,51 +9196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduardo Reck Miranda, Julien Castet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.297-308, 2014, 978-1-4471-6583-5. </w:t>
@@ -10123,51 +10123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Deshpande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-021-01248-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9311-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Addisu Desta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.08.066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phavorin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-017-9275-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-016-9260-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sciandra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.2.154-159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermis Papastefanakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015037.3015048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burns" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy K. Baruah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rothvoss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-015-9233-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Vardanega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2518148.2518160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.80" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-013-9177-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.02.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1VNZDM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hermant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.44721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham El-Sayed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Mechal Molla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantanirina Felixie Rafalimanana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Razafindramintsa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mahatody" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Barbudo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032987" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323439.3323982" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Djoudi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zitouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032911" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fautrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauberteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2019.8730705" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantanirina Felixie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01801018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2018.8442075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;lis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7771996" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Guo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2016.7684072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ataman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWMN.2015.7322969" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.81" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659818" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Agueh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2014.7054318" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban Busson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503713.2503744" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516821.2516836" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberC.2013.90" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sciandra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agueh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Verdalle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080434v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thierry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goossens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923274v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Verdalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709215v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695818v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Marouf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634549v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Viciana Abad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537211v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620370v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620308v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixue Zhao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phane Tassart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bourmeyster" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickae Sjodin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Femmam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ikbal Benakila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781118984413.ch2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984413.ch2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_13" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spuri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Deshpande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-021-01248-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9311-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Addisu Desta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.08.066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-016-9260-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sciandra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.2.154-159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phavorin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-017-9275-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermis Papastefanakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015037.3015048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burns" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy K. Baruah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rothvoss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-015-9233-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Vardanega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.80" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-013-9177-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2518148.2518160" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.02.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1VNZDM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hermant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.44721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham El-Sayed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Mechal Molla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantanirina Felixie Rafalimanana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Razafindramintsa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mahatody" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032987" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Barbudo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323439.3323982" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Djoudi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zitouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032911" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fautrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauberteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2019.8730705" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantanirina Felixie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01801018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2018.8442075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;lis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2016.7684072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7771996" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.81" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ataman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWMN.2015.7322969" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803780v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Agueh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2014.7054318" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659818" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban Busson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516821.2516836" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503713.2503744" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberC.2013.90" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sciandra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agueh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Verdalle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thierry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goossens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Verdalle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709215v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Marouf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634549v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Viciana Abad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620347v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620370v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620308v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixue Zhao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phane Tassart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bourmeyster" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619897v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620121v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickae Sjodin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Femmam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ikbal Benakila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781118984413.ch2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984413.ch2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_13" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spuri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>