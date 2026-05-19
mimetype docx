--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -412,529 +412,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic delay analysis of AVB switched Ethernet networks using an extended Trajectory Approach</w:t>
+                <w:t xml:space="preserve">Online and offline scheduling with cache-related preemption delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoting Li</w:t>
+                <w:t xml:space="preserve">Guillaume Phavorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-Time Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (1), pp.121 - 186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11241-016-9260-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11241-017-9275-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796728v1</w:t>
+                <w:t xml:space="preserve">hal-01779467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian-Based Smoothing of Wind and Solar Power Productions Using Batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sciandra</w:t>
+                <w:t xml:space="preserve">Deterministic delay analysis of AVB switched Ethernet networks using an extended Trajectory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.121 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11241-016-9260-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.2.154-159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01797125v1</w:t>
+                <w:t xml:space="preserve">hal-01796728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing of renewable energy generation using Gaussian-based method with power constraints</w:t>
+                <w:t xml:space="preserve">Gaussian-Based Smoothing of Wind and Solar Power Productions Using Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.555⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.154 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.2.154-159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796742v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and offline scheduling with cache-related preemption delays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoothing of renewable energy generation using Gaussian-based method with power constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Phavorin</w:t>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Richard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-38. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.171 - 180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11241-017-9275-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779467v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed criticality approach for the security of critical flows in a network-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermis Papastefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1109,516 +1109,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-criticality over switched Ethernet networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ada-Europe 2014 proceedings - 19th Ada-Europe International Conference on Reliable Software Technologies, Paris, France, June 23-27, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+                <w:t xml:space="preserve">Tullio Vardanega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ada User Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Proceedings of WMCIS'2014 Workshop of Ada-Europe Conference, 35 (2)</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803777v1</w:t>
+                <w:t xml:space="preserve">hal-01796741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ada-Europe 2014 proceedings - 19th Ada-Europe International Conference on Reliable Software Technologies, Paris, France, June 23-27, 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed-criticality over switched Ethernet networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tullio Vardanega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve"> Ada User Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of WMCIS'2014 Workshop of Ada-Europe Conference, 35 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796741v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Adaptive VR Simulators Combining Visual, Haptic, and Brain-Computer Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+                <w:t xml:space="preserve">Application of mixed-criticality scheduling model to intelligent transportation systems architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCG.2013.80⟩</w:t>
+              <w:t xml:space="preserve">ACM SIGBED Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.22 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2518148.2518160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934846v1</w:t>
+                <w:t xml:space="preserve">hal-01796739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial: multiprocessor scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Burns</w:t>
+                <w:t xml:space="preserve">Toward Adaptive VR Simulators Combining Visual, Haptic, and Brain-Computer Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (2), pp.137 - 139. </w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), pp.18-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11241-013-9177-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2013.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796738v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of mixed-criticality scheduling model to intelligent transportation systems architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courbin</w:t>
+                <w:t xml:space="preserve">Guest editorial: multiprocessor scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGBED Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (2), pp.22 - 22. </w:t>
+              <w:t xml:space="preserve">Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (2), pp.137 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2518148.2518160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11241-013-9177-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796739v1</w:t>
+                <w:t xml:space="preserve">hal-01796738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Scheduling Algorithm for Parallel Real-time Graph Tasks</w:t>
               </w:r>
@@ -1712,51 +1712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job vs. portioned partitioning for the earliest deadline ﬁrst semi-partitioned scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2472,499 +2472,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDR-Based Reliable and Resilient Wireless Network for Disaster Rescue Operations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+                <w:t xml:space="preserve">A Mapping Methodology for Coarse-Grained Pipelined Configurable Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Barbudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487915v1</w:t>
+                <w:t xml:space="preserve">hal-02104162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mapping Methodology for Coarse-Grained Pipelined Configurable Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Mapping Methodology for Coarse-Grained Programmable Systolic Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Barbudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Workshop on Software and Compilers for Embedded Systems (SCOPES 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, St Goar, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3323439.3323982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104162v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Mapping Methodology for Coarse-Grained Programmable Systolic Architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+                <w:t xml:space="preserve">Do IoT LoRa Networks Support Emergency Evacuation Systems ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiles Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Zangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Workshop on Software and Compilers for Embedded Systems (SCOPES 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3323439.3323982⟩</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013560v1</w:t>
+                <w:t xml:space="preserve">hal-03575134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do IoT LoRa Networks Support Emergency Evacuation Systems ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nawel Zangar</w:t>
+                <w:t xml:space="preserve">SDR-Based Reliable and Resilient Wireless Network for Disaster Rescue Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dereje Mechal Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, paris, France. </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575134v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An hypervisor approach for mixed critical real-time UAV applications</w:t>
               </w:r>
@@ -2989,51 +2989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Pervasive Computing and Communications Workshops (PerCom Workshops)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Kyoto, France. pp.985-991, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3281,230 +3281,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mapping tool for configurable pipeline co-processors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+                <w:t xml:space="preserve">Demand response scheduling in production lines constrained by available power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR-SOC-SIP, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (IEEE ICC) 2018 Workshop - ICT4SG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, MO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801018v1</w:t>
+                <w:t xml:space="preserve">hal-01718861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand response scheduling in production lines constrained by available power</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakim Badis</w:t>
+                <w:t xml:space="preserve">A mapping tool for configurable pipeline co-processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Barbudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (IEEE ICC) 2018 Workshop - ICT4SG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kansas City, MO, United States</w:t>
+              <w:t xml:space="preserve">Colloque National du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR-SOC-SIP, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718861v1</w:t>
+                <w:t xml:space="preserve">hal-01801018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Sub-Optimal Solution for the Dual Priority Scheduling Problem</w:t>
               </w:r>
@@ -3516,51 +3516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,51 +3659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Real-Time Scheduling Open Problems Seminar (RTSOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3862,51 +3862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Smart Grid Communications (SmartGridComm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dresden, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3934,910 +3934,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Aware Sensitivity Analysis for Probabilistic Real-Time Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhishan Guo</w:t>
+                <w:t xml:space="preserve">Output power analysis of a software defined radio device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Defect and Fault Tolerance in VLSI and Nanotechnology Systems Symposium (DFT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DFT.2016.7684072⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Reunion, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADIO.2016.7771996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413104v1</w:t>
+                <w:t xml:space="preserve">hal-01829733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output power analysis of a software defined radio device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Zitouni</w:t>
+                <w:t xml:space="preserve">Fault-Aware Sensitivity Analysis for Probabilistic Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Santinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhishan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Reunion, France. </w:t>
+              <w:t xml:space="preserve">2016 IEEE Defect and Fault Tolerance in VLSI and Nanotechnology Systems Symposium (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Storrs, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADIO.2016.7771996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DFT.2016.7684072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829733v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Distributed Energy Resources in Industrial Context Using Service Curves of Network Calculus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+                <w:t xml:space="preserve">Radio frequency measurements on a SBX daughter board using GNU radio and USRP N-210</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ataman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCI.2015.81⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Workshop on Measurements and Networking (M&amp;N)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Coimbra, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWMN.2015.7322969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803779v1</w:t>
+                <w:t xml:space="preserve">hal-01797936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic scheduling in Networks-on-Chip using the Trajectory approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoting Li</w:t>
+                <w:t xml:space="preserve">Modelling of Distributed Energy Resources in Industrial Context Using Service Curves of Network Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISORC'2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Las Vegas, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCI.2015.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779140v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio frequency measurements on a SBX daughter board using GNU radio and USRP N-210</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathian</w:t>
+                <w:t xml:space="preserve">Deterministic scheduling in Networks-on-Chip using the Trajectory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermis Papastefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Workshop on Measurements and Networking (M&amp;N)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISORC'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWMN.2015.7322969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01797936v1</w:t>
+                <w:t xml:space="preserve">hal-01779140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work in progress: Analytic hierarchy process applied to JPEG2000 video streaming over Wireless Multimedia Sensor Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual Priority and EDF: a closer look</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 9th International Conference on Communications and Networking in China (CHINACOM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Work-in-Progress Session of 35th IEEE Real-Time Systems Symposium (RTSS 2014 WiP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803780v1</w:t>
+                <w:t xml:space="preserve">hal-01217433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stretching Algorithm for Parallel Real-time DAG Tasks on Multiprocessor Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+                <w:t xml:space="preserve">Work in progress: Analytic hierarchy process applied to JPEG2000 video streaming over Wireless Multimedia Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Addisu Desta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Agueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Real-Time Networks and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2659787.2659818⟩</w:t>
+              <w:t xml:space="preserve">2014 9th International Conference on Communications and Networking in China (CHINACOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Maoming, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CHINACOM.2014.7054318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090627v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Priority and EDF: a closer look</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Stretching Algorithm for Parallel Real-time DAG Tasks on Multiprocessor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Work-in-Progress Session of 35th IEEE Real-Time Systems Symposium (RTSS 2014 WiP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd International Conference on Real-Time Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versaille, France. pp.13-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2659787.2659818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217433v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Trajectory approach for AFDX FIFO networks revisited and corrected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4869,51 +4869,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we use a Brain-Computer Interface and manipulate a mouse at the same time?</w:t>
+                <w:t xml:space="preserve">Can we use a brain-computer interface and manipulate a mouse at the same time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
@@ -4927,388 +4927,388 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Singapore, Singapore. pp.69-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2503713.2503744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939264v1</w:t>
+                <w:t xml:space="preserve">hal-00934856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global EDF scheduling of directed acyclic graphs on multiprocessor systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+                <w:t xml:space="preserve">Can we use a Brain-Computer Interface and manipulate a mouse at the same time?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mercier-Ganady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 21st International conference on Real-Time Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2516821.2516836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00878667v1</w:t>
+                <w:t xml:space="preserve">hal-00939264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we use a brain-computer interface and manipulate a mouse at the same time?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
+                <w:t xml:space="preserve">Global EDF scheduling of directed acyclic graphs on multiprocessor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Singapore, Singapore. pp.69-72, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 21st International conference on Real-Time Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sophia Antipolis, France. pp.287-297, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2503713.2503744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2516821.2516836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934856v1</w:t>
+                <w:t xml:space="preserve">hal-00878667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Measurements of the RFX 900 and RFX 2400 Daughter Boards with the USRP N210 Driven by the GNU Radio Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ataman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5411,937 +5411,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. De Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th ITS world congress</w:t>
+              <w:t xml:space="preserve">the 19th ITS world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079872v1</w:t>
+                <w:t xml:space="preserve">hal-01080440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing Mixed-Criticality Scheduling Strictness for Task Sets Scheduled with FP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Santy</w:t>
+                <w:t xml:space="preserve">A new framework for intelligent transportation systems architecture in public transport vehicles,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Goossens</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. De Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th Euromicro Conference on Real-Time Systems (ECRTS'12),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">The 19th ITS world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080434v1</w:t>
+                <w:t xml:space="preserve">hal-01079872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing Mixed-Criticality Scheduling Strictness for Task Sets Scheduled with FP&amp;quot;,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Relaxing Mixed-Criticality Scheduling Strictness for Task Sets Scheduled with FP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Santy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 24th Euromicro Conference on Real-Time Systems (ECRTS'12),</w:t>
+              <w:t xml:space="preserve">The 24th Euromicro Conference on Real-Time Systems (ECRTS'12),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923280v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework for intelligent transportation systems architecture in public transport vehicles,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Agueh</w:t>
+                <w:t xml:space="preserve">Relaxing Mixed-Criticality Scheduling Strictness for Task Sets Scheduled with FP&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Santy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. de Verdalle</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th ITS world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">the 24th Euromicro Conference on Real-Time Systems (ECRTS'12),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923274v1</w:t>
+                <w:t xml:space="preserve">hal-00923280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-to-Segment Transformation Technique minimizing the number of processors for Real-time Multiprocessor Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
+                <w:t xml:space="preserve">A new framework for intelligent transportation systems architecture in public transport vehicles,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Power, Energy, and Temperature Aware Real-time Systems (PETARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Juan, Puerto Rico</w:t>
+              <w:t xml:space="preserve">the 19th ITS world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846942v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallelizing Algorithm for Real-Time Tasks of Directed Acyclic Graphs Model</w:t>
+                <w:t xml:space="preserve">Graph-to-Segment Transformation Technique minimizing the number of processors for Real-time Multiprocessor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTAS'12 : The 18th IEEE Real-Time and Embedded Technology and Applications Symposium. Work-In-Progress Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Beijing, China. pp.45-48</w:t>
+              <w:t xml:space="preserve">Workshop on Power, Energy, and Temperature Aware Real-time Systems (PETARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695818v1</w:t>
+                <w:t xml:space="preserve">hal-00846942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Brain-Computer Interfaces and Haptics: Detecting Mental Workload to Adapt Haptic Assistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Parallelizing Algorithm for Real-Time Tasks of Directed Acyclic Graphs Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RTAS'12 : The 18th IEEE Real-Time and Embedded Technology and Applications Symposium. Work-In-Progress Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Beijing, China. pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709215v2</w:t>
+                <w:t xml:space="preserve">hal-00695818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schedulability analysis for a combination of non-preemptive strict periodic tasks and preemptive sporadic tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Brain-Computer Interfaces and Haptics: Detecting Mental Workload to Adapt Haptic Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Sorel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeïz Glondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA'12 - 17th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroHaptics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737917v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework for intelligent transportation systems architecture in public transport vehicles,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Agueh</w:t>
+                <w:t xml:space="preserve">Schedulability analysis for a combination of non-preemptive strict periodic tasks and preemptive sporadic tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. De Verdalle</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th ITS world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ETFA'12 - 17th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080440v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Santinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Cucu-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6431,51 +6431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Viciana Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the IEEE EMBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6500,51 +6500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement multiprocesseur global basé sur la laxité avec migrations restreintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6634,51 +6634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Brain-Computer Interface Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6716,51 +6716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job vs. portioned partitioning for the earliest deadline ﬁrst semi-partitioned scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6813,602 +6813,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laxity-Based Restricted-Migration Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
+                <w:t xml:space="preserve">Schedulability analysis for a combination of preemptive strict periodic tasks and sporadic tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MAPSP 2011 - 10th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Mathematics and Physics, Charles University, ITI - Institute for Theoretical Computer Science, Jun 2011, Nymburk, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620399v1</w:t>
+                <w:t xml:space="preserve">hal-00737918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schedulability analysis for a combination of preemptive strict periodic tasks and sporadic tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Marouf</w:t>
+                <w:t xml:space="preserve">Laxity-Based Restricted-Migration Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP 2011 - 10th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737918v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of schedulability bound by task splitting in partitioning scheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Robust Partitioned Scheduling for Real-Time Multiprocessor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Real-Time Scheduling Open Problems Seminar (RTSOPS'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFIP Conference on Distributed and Parallel Embedded Systems (DIPES'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.193-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620347v1</w:t>
+                <w:t xml:space="preserve">hal-00620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Partitioned Scheduling for Real-Time Multiprocessor Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of research on &amp;quot;passive&amp;quot; brain-computer interfaces for implicit human-computer interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFIP Conference on Distributed and Parallel Embedded Systems (DIPES'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Applied Bionics and Biomechanics ICABB 2010 - Workshop W1 "Brain-Computer Interfacing and Virtual Reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00620370v1</w:t>
+                <w:t xml:space="preserve">inria-00537211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of research on &amp;quot;passive&amp;quot; brain-computer interfaces for implicit human-computer interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the Sub-optimality of Uniprocessor Fixed Priority Non-Pre-emptive Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Bionics and Biomechanics ICABB 2010 - Workshop W1 "Brain-Computer Interfacing and Virtual Reality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Venise, Italy</w:t>
+              <w:t xml:space="preserve">18th International Conference on Real-Time and Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00537211v1</w:t>
+                <w:t xml:space="preserve">inria-00536363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Sub-optimality of Uniprocessor Fixed Priority Non-Pre-emptive Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Davis</w:t>
+                <w:t xml:space="preserve">Improvement of schedulability bound by task splitting in partitioning scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Real-Time and Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">1st International Real-Time Scheduling Open Problems Seminar (RTSOPS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Brussels, Belgium. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536363v1</w:t>
+                <w:t xml:space="preserve">hal-00620347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Norm Approach for the Partitioned EDF Scheduling of Sporadic Task Systems</w:t>
               </w:r>
@@ -7476,51 +7476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowance-Fit: A Partitioning Algorithm for Temporal Robustness of Hard Real-Time System upon Multiprocessors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7768,135 +7768,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
+                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with fixed priority scheduling on a uniprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Heterogeneous Multi-Hop Wireless and Mobile Networks (MHWMN'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Washington DC, USA, United States. 8 pp</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Hong Kong, Hong Kong SAR China. pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620268v1</w:t>
+                <w:t xml:space="preserve">hal-00620121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Prevention Of Real-Time Systems With Based On The Latest Execution Time</w:t>
               </w:r>
@@ -8066,437 +8053,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Budget Management for Failure Prevention in Real-Time Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+                <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Phoenix Arizona, USA, United States. pp.289-294</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Heterogeneous Multi-Hop Wireless and Mobile Networks (MHWMN'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Washington DC, USA, United States. 8 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619897v1</w:t>
+                <w:t xml:space="preserve">hal-00620268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with fixed priority scheduling on a uniprocessor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zhao</w:t>
+                <w:t xml:space="preserve">The Budget Management for Failure Prevention in Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Hong Kong, Hong Kong SAR China. pp.23-29</w:t>
+              <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Phoenix Arizona, USA, United States. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620121v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task allowance for failure prevention of real-time JAVA systems</w:t>
+                <w:t xml:space="preserve">An Adaptative Allowance For Failure Prevention Of Fixed Priority Scheduled Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing ans Networks (PDCN'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria, Austria. pp.375-380</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing Systems (PDCS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.461-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620221v1</w:t>
+                <w:t xml:space="preserve">hal-00620223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptative Allowance For Failure Prevention Of Fixed Priority Scheduled Real-Time Systems</w:t>
+                <w:t xml:space="preserve">Task allowance for failure prevention of real-time JAVA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing Systems (PDCS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.461-466</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing ans Networks (PDCN'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria, Austria. pp.375-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620223v1</w:t>
+                <w:t xml:space="preserve">hal-00620221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile ad-hoc networks and QoS demanding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8560,51 +8560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Router timeliness analysis in multihop network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8902,51 +8902,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1: A Survey of Switched Ethernet Solutions for Real-time Audio/Video Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9073,226 +9073,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniprocessor Architecture Solutions</w:t>
+                <w:t xml:space="preserve">Passive Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Reck Miranda, Julien Castet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOI:10.1002/9781118984413</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.297-308, 2014, 978-1-4471-6583-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley &amp; Sons </w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118984413.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-6584-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803792v1</w:t>
+                <w:t xml:space="preserve">hal-01110231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Brain-Computer Interfaces</w:t>
+                <w:t xml:space="preserve">Uniprocessor Architecture Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.297-308, 2014, 978-1-4471-6583-5. </w:t>
+              <w:t xml:space="preserve">DOI:10.1002/9781118984413</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Real‐Time Systems Scheduling 1: Fundamentals, ISBN:9781848216655 </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4471-6584-2_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118984413.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110231v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10123,51 +10123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Deshpande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-021-01248-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9311-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Addisu Desta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.08.066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-016-9260-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sciandra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.2.154-159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phavorin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-017-9275-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermis Papastefanakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015037.3015048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burns" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy K. Baruah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rothvoss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-015-9233-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Vardanega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.80" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-013-9177-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2518148.2518160" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.02.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1VNZDM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hermant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.44721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham El-Sayed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Mechal Molla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantanirina Felixie Rafalimanana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Razafindramintsa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mahatody" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032987" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Barbudo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323439.3323982" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Djoudi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zitouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032911" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fautrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauberteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2019.8730705" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantanirina Felixie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01801018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2018.8442075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;lis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2016.7684072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7771996" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.81" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ataman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWMN.2015.7322969" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803780v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Agueh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2014.7054318" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659818" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban Busson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516821.2516836" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503713.2503744" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberC.2013.90" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sciandra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agueh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Verdalle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thierry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goossens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Verdalle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709215v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Marouf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634549v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Viciana Abad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620347v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620370v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620308v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixue Zhao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phane Tassart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bourmeyster" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619897v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620121v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickae Sjodin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Femmam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ikbal Benakila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781118984413.ch2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984413.ch2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_13" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spuri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Deshpande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-021-01248-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9311-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Addisu Desta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.08.066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phavorin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-017-9275-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-016-9260-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sciandra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.2.154-159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermis Papastefanakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015037.3015048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burns" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy K. Baruah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rothvoss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-015-9233-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Vardanega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2518148.2518160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.80" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-013-9177-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.02.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1VNZDM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hermant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.44721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham El-Sayed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Mechal Molla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantanirina Felixie Rafalimanana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Razafindramintsa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mahatody" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Barbudo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323439.3323982" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Djoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zitouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032911" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032987" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fautrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauberteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2019.8730705" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantanirina Felixie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01801018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2018.8442075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;lis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2017.8340724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7771996" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Guo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2016.7684072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ataman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWMN.2015.7322969" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.81" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Agueh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2014.7054318" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659818" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mercier-Ganady" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban Busson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503713.2503744" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516821.2516836" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberC.2013.90" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sciandra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agueh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Verdalle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080434v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thierry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goossens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923274v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Verdalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709215v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Marouf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634549v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Viciana Abad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_19" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620308v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixue Zhao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phane Tassart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bourmeyster" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickae Sjodin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Femmam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ikbal Benakila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110231v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803792v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781118984413.ch2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984413.ch2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spuri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>